--- v1 (2026-02-03)
+++ v2 (2026-05-03)
@@ -54,2269 +54,2269 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOCM - COMISSÃO DE FINANÇAS, ORÇAMENTO E CONTAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_decreto_legislativo_01-2025_15082025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_decreto_legislativo_01-2025_15082025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE ANTONIO OLINTO/PR, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2023, DE RESPONSBILIDADE DO GESTOR ALAN JAROS"</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/978/pl_01-2025_legislativo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/978/pl_01-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CORREÇÃO INFLACIONÁRIA E REAJUSTE DOS VENCIMENTOS DOS CARGOS DE PROVIMENTO EFETIVO, EM COMISSÃO E FUNÇÃO GRATIFICADA DA CÂMARA MUNICIPAL DE ANTONIO OLINTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marinaldo Schmidt Lemes</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_02-2025_assinado02062025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_02-2025_assinado02062025.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE DISTÂNCIA MÍNIMA ENTRE DIVISAS DE PROPRIEDADES RURAIS PARA O PLANTIO DE ESPÉCIES FLORESTAIS EXÓTICAS DE GRANDE PORTE NO MUNICÍPIO DE ANTONIO OLINTO, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcia de Pauli</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_03-2025_do_leg._-_denominacao_do_posto_de_saude_do_lavador_1.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_03-2025_do_leg._-_denominacao_do_posto_de_saude_do_lavador_1.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LUZIA NIKOLAIUW MAURER DO POSTO DE SAÚDE DA COMUNIDADE DO LAVADOR".</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Staniszewski Machiavelli</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_complementar_01_revisto.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_complementar_01_revisto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DO MUNICÍPIO DE ANTONIO OLINTO, ESTADO DO PARANÁ, PARA FINS DE COBRANÇA DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/plc_02-2025.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/plc_02-2025.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ANTONIO OLINTO, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/plc_03-2025_num11112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/plc_03-2025_num11112025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 7º da Lei Complementar nº 20, de 27 de junho de_x000D_
 2025, que dispõe sobre a Planta Genérica de Valores do_x000D_
 Município de Antônio Olinto, Estado do Paraná, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/plc_04-2025_num11112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/plc_04-2025_num11112025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 469 da Lei Complementar nº 21, de 27 de junho_x000D_
 de 2025, que institui o Código Tributário do Município de_x000D_
 Antônio Olinto, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ricardo Wisnieski Alves</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO PARA ALTERAR O DIA DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE ANTONIO OLINTO.”</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_emenda_a_lei_organica_01-202506012025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_emenda_a_lei_organica_01-202506012025.pdf</t>
   </si>
   <si>
     <t>"REVOGA INTEGRALMENTE O ART. 21-A DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/plom18032025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/plom18032025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A ESPÉCIE NORMATIVA DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Poder Legislativo - P.L.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_0127062025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_0127062025.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_0227062025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_0227062025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao Jovem Luiz Eduardo Veiga Machado.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_03-2025_-_aplausos_1.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_03-2025_-_aplausos_1.docx</t>
   </si>
   <si>
     <t>"Moção de Aplausos aos alunos Víctor Sebben Siqueira, aprovação pelo grande desempenho levando o nome do Município ao cenário Estadual e Nacional da educação. E à aluna internacional Fabíula Mayer Bugalski, congratulando-a pela sua aprovação no Programa de Intercâmbio internacional “Ganhando o Mundo”.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_04-2025_-_aplausos.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_04-2025_-_aplausos.docx</t>
   </si>
   <si>
     <t>Dirigida a Mariana Karpovicz em manifestação de apoio pelo excelente desempenho obtido no XII Festival Nacional Nossa Arte.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/mocao_05-2025_-_aplausos.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/mocao_05-2025_-_aplausos.docx</t>
   </si>
   <si>
     <t>"Dirigida a   Patric Marcelo Hladechuk Aurelhuk em manifestação de apoio pelo excelente desempenho obtido na Olimpiadas Especiais das APAES Edição 2025”.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_06-2025_-_aplausos.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_06-2025_-_aplausos.docx</t>
   </si>
   <si>
     <t>“Dirigida a Maria Paula Schultz Milleo, em manifestação de apoio pelo excelente desempenho obtido no Núcleo Regional de União da Vitória, em Redação Agrinho. SENAR – PARANÁ”.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/01_-_requerimento_ricardo.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/01_-_requerimento_ricardo.docx</t>
   </si>
   <si>
     <t>Requer o desarquivamento e re-tramitação do PL n° 16/2024 do Poder Legislativo na forma regimental tendo em vista a apreciação deste não ter encerrado na legislatura anterior e, por conta disso, ter sido arquivado no início desta. O referido PL “Dispõe sobre a denominação de Judite Travinski do posto de saúde do distrito da Lagoa da Cruz.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Emerson José Barão</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/02_-_requerimento_emerson.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/02_-_requerimento_emerson.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a este Poder Legislativo relação completa de obras licitadas pela administração anterior (2021/2024) cujos serviços estejam pendentes de iniciar ou tenham iniciados e não tenham sido finalizados, com informação dos valores destas._x000D_
 Qual é o saldo deixado em caixa pela administração anterior quando do encerramento do mandato em 31/12/2024?</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/03_-_requerimento_03-2025_-_emerson_2.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/03_-_requerimento_03-2025_-_emerson_2.docx</t>
   </si>
   <si>
     <t>O projeto denominado “Além da Escola” instituído na gestão anterior, que consiste na realização de atividades no contraturno escolar com crianças e jovens, terão continuidade na atual administração?_x000D_
 Se a resposta do tem anterior for afirmativa, quando será o retorno? Quais atividades serão mantidas? Quais dias da semana e horários ocorrerão as aulas de cada uma das oficinas?</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/04_-_requerimento_04-2025_-_ricardo.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/04_-_requerimento_04-2025_-_ricardo.docx</t>
   </si>
   <si>
     <t>1)	Quantos veículos e equipamentos em condições de uso existem no setor de obras atualmente? Favor listar os veículos e equipamentos._x000D_
 2)	Quantos veículos e equipamentos estão parados aguardando manutenção atualmente? Favor listar os veículos e equipamentos com os correspondentes defeitos que impossibilitam o uso;_x000D_
 3)	Há previsão de aquisição de novos veículos e/ou equipamentos durante este exercício financeiro para o setor de obras? Se sim, favor listar.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/05_-_requerimento_05-2025_-_ricardo_1.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/05_-_requerimento_05-2025_-_ricardo_1.docx</t>
   </si>
   <si>
     <t>1)	Em relação as emendas impositivas para execução no exercício financeiro de 2025, em qual fase se encontra o processamento e efetivação das execuções das destinações realizadas pela Câmara de Vereadores? _x000D_
 2)	Favor indicar detalhadamente, dentro da competência de cada uma das pastas, qual o estágio que se encontra cada uma das emendas impositivas realizadas.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/06_-_requerimento_emerson.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/06_-_requerimento_emerson.docx</t>
   </si>
   <si>
     <t>1) Em qual fase se encontra o desenvolvimento no Município de Antonio Olinto do Programa Estadual Infância Feliz que busca a destinação de 1,3 milhões de reais para a construção de uma creche no Município?_x000D_
 2) Favor informar o número de crianças atendidas em creches municipais e bem como o número de crianças em lista de espera, separado por localidades.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/07_-_requerimento__emerson.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/07_-_requerimento__emerson.docx</t>
   </si>
   <si>
     <t>1)	Quais são os recursos financeiros existentes em caixa do Município destinados em programa/convênio da Itaipu Binacional? Informar a data da transferência para os cofres municipais e bem como o valor nominal de depositado na conta do Município e os rendimentos de juros desde a transferência para o Município._x000D_
 2)	Em qual estágio se encontra o processamento da utilização dos referidos recursos financeiros?_x000D_
 3)	Qual é o prazo para utilização do referido recurso?</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/08_-_requerimento_emerson.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/08_-_requerimento_emerson.docx</t>
   </si>
   <si>
     <t>1)	 Buscando informações se: O município possui projetos e/ou verbas específicas para o público da terceira idade?_x000D_
 2)	Se a resposta do item anterior for afirmativa, favor listar qual é o valor previsto para o exercício financeiro de 2025 e quais projetos/atividades existem ou estão em andamento no município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_09-2025_21082025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_09-2025_21082025.pdf</t>
   </si>
   <si>
     <t>Requer Informação do Poder Executivo acerca da pedreira localizada na localidade do Lavador.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/10_-_requerimento_10-2025_-_marinaldo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/10_-_requerimento_10-2025_-_marinaldo.pdf</t>
   </si>
   <si>
     <t>1) Qual o montante recebido pelo Município no exercício financeiro de 2025 relativo ao_x000D_
 ICMS ecológico?_x000D_
 2) Dos valores recebidos a este título, qual o montante repassado a comunidade_x000D_
 faxinalense de Água Amarela de Cima?_x000D_
 3) Favor encaminhar, caso haja, cópia do convênio existente entre o Município e a_x000D_
 comunidade faxinalense de Água Amarela de Cima.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_11-2025__24112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_11-2025__24112025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FESTA DO MUNICIPIO REALIZADA ENTRE OS DIAS 24 A 26 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcos Aurélio Húpalo</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/975/01.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/975/01.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, que através da Secretaria Municipal de Obras, viabilize a instalação de Faixas Elevadas para travessia de Pedestres em frente às Escolas na Sede do Município._x000D_
 Justificou a importância da presente Indicação, ressaltando estar atendendo várias reivindicações._x000D_
 Ressaltou ter conhecimento dessa matéria já ter sido acatada em Sessões anteriores nesta Casa de Leis, no entanto nada foi feito, enquanto pedestres continuam expostos ao iminente risco de acidentes, especialmente as Crianças nos horários de entrada e saída de Aula.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/979/02.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/979/02.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, que através da Secretaria Municipal de Obras, para que seja exigido das oficinas que prestam serviço de manutenção e concertos dos Veículos Público do Município, devolvam todas as peças velhas que foram substituídas, para que haja uma fiscalização, da parte dos Vereadores interessados_x000D_
 Justificou que somente seguindo esse protocolo, será possível ter conhecimento do que é realmente trocado, em caso de serviços mecânicos e/ou eletromecânicos, comparando-se as peças devolvidas, de acordo com o que é descrito na Nota Fiscal._x000D_
 Ressaltou a importância da presente Indicação, para que haja melhor transparência dos atos Públicos.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/980/03.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/980/03.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, que através da Secretaria Municipal de Obras, para que seja realizado um trabalho emergencial em uma ponte sobre o rio na comunidade de Água Amarela de Cima, na estrada que dá acesso à Boa Vista._x000D_
 Justificou que importância e a Urgência da presente Indicação, devido ao estado precário em que a ponte se encontra, sem as cabeceiras que foram arrancadas devido às fortes chuvas, dificultando o tráfegos de veículos</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/981/04.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/981/04.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, que através da Secretaria Municipal de Obras, para que seja realizado um trabalho de reforma e Manutenção na Quadra Esportiva do Distrito Água Amarela de Baixo, Posto Train._x000D_
 Justificou que importância da presente Indicação, afirmando se tratar de um patrimônio Público, com uma estrutura adequada para atender a Demanda local, porém bastante danificada pela ação de Vândalos, ou desgaste pela ação do Tempo, o que requer um trabalho amplo de reforma. (Acatada pela presidência).</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/982/05.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/982/05.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, para que através da Secretaria Municipal de Obras, sejam revisadas todas as tampas de bueiros e bocas de lobo, nas ruas do perímetro Urbano da Sede do Município. _x000D_
 Justificou a importância da presente Indicação, afirmando estar atendendo várias reivindicações da População, citando um caso envolvendo um veículo que caiu em uma boca de lobo, na rua próxima ao Cemitério Municipal, furando um pneu e causando grandes transtornos.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/986/06.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/986/06.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal, para que através do Setor Competente, para que seja estudada a viabilidade e possibilidade de instalar Sinal de internet no ônibus de transporte Escolar que transporta os Acadêmicos ao Município de União da Vitória, bem como nos veículos da secretaria de saúde, que transportam Pacientes para tratamento médico em outras Cidades._x000D_
 Justificou a importância da presente Indicação, atendendo às várias reivindicações dos Alunos, Pacientes e Motoristas dos Veículos.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/987/07.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/987/07.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor de Obras, realize um amplo trabalho de restauração em na estrada que dá acesso às propriedade do Srs. Marciano e Roger Nareski, e Miguelzinho, e outras Famílias, na comunidade do Imbuial._x000D_
 Justificou a necessidade de estar refazendo a presente Indicação, atendendo reivindicações de moradores quanto ao estado crítico da referida ponte, ressaltando que é único acesso às propriedades, bem como para escoamento da produção agrícola das várias Famílias.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>Félix Marcos Pietraski</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/988/08.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/988/08.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor de Obras, realize um amplo trabalho de restauração em na estrada desde a Pr. 281, próximo ao Km 01 que dá acesso às propriedade do Sr. Sergio Wolochen, até o rio que limita com o Município de São Mateus do Sul, e volta novamente à Pr. Próximo ao Portal, no Distrito Lagoa da Cruz, Bem como na rua do Campo, também até a divisa com o Município de São Mateus do Sul.                                                                                                                                                                                                                                                                                                                                                                         _x000D_
 Justificou a necessidade da presente Indicação, atendendo reivindicações de moradores quanto ao estado crítico das referidas estradas, ressaltando que reside na referida Comunidade, portanto constatou pessoalmente a necessidade de tais melhorias.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/990/09.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/990/09.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor de Obras, realize um amplo trabalho de restauração e manutenção na conhecida, estrada da antena desde a Pr. 281, até a propriedade do Sr. Pedro Schurminski, bem como até o rio que limita com o Município de São Mateus do Sul, na comunidade de Cerro Lindo._x000D_
 Justificou a necessidade da presente Indicação, atendendo reivindicações de moradores quanto ao estado crítico da referida estrada, afirmando ser uma área predominantemente Agrícola, requer um trabalho urgente de melhorias para escoamento das Safras.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/991/10.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/991/10.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor Competente para que sejam instaladas Câmeras de Segurança na quadra de esportes no Distrito Lagoa da Cruz. _x000D_
 Justificou a presente Indicação, como uma demanda antiga dos moradores locais, bem como em todos os Patrimônios Público do Município, visando inibir a ação de Vândalos._x000D_
 Ressaltou que várias vezes o local se tornou alvo de vandalismo, e comenta-se frequentemente que Pessoas circulam de motos no interior da Quadra em finais de Semana.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/992/11.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/992/11.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo, para através do Setor de Obras seja realizado um trabalho de Limpeza e Manutenção nos Parquinhos Infantis, bem como nas Academias ao ar Livre, na Sede e nas comunidades do Interior do Município._x000D_
 Justificou a presente Indicação, ressaltando ser de extrema necessidade, devido à certos locais estarem em total estado de abandono, com mato invadindo, lixeiras quebradas, com lixo jogado ao chão, e equipamentos quebrados oferecendo risco aos Usuários.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/993/12.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/993/12.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo, para através da Secretaria Municipal de Obras, seja disponibilizada por tempo indeterminado, a permanência de uma máquina para cavar valas para depositar animais mortos na comunidade de Água Amarela de Cima, e comunidades Adjacentes._x000D_
 Justificou a salutar importância da presente Indicação, devido ao elevado número de amimais (cavalos, vacas, porcos, carneiros, etc.), decorrentes de um grave Surto de RAIVA. _x000D_
 Ressaltou que estes animais ficando expostos atraem outros animais que se alimentam dos restos mortais, podendo desencadear uma contaminação em série, em rios e nascentes da Água.  Certo da compreensão de Vossa Excelência e dada a relevância da matéria, por se tratar de Saúde Pública, aguardo atendimento à presente sugestão em regime de Urgência.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/997/13.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/997/13.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, elabore um Projeto para ser enviado ao DER (Departamento de Estradas e Rodagens), possibilitando a construção de um Estacionamento e área para Ciclistas e Pedestres, inclusive com manilhamento em alguns trechos da Via, na comunidade de Lagoa da Cruz, bem como nos principais pontos de concentração de Pessoas, desde a Br. 476 no trevo de acesso, até a Sede do Município.                                                                                                                                                                                                                                                                                                                                                                            _x000D_
 JUSTIFICATIVA: Justificou afirmando que juntamente com muitas Pessoas, pratica atividades com bicicletas, portanto percebe a extrema necessidade desse tipo de investimento, para que seja garantida maior segurança aos praticantes._x000D_
 Ressaltou que além de conhecer a situação, também tem recebido muitas sugestões das Pessoas reivindicando o que pede-se na presente Indicação.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/998/14.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/998/14.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo para que através do Setor de Obras, realize um trabalho de reestruturação na quadra de Futsal, no Distrito de Lagoa da Cruz._x000D_
 JUSTIFICATIVA: Justificou a importância de sua Indicação, visando um trabalho amplo de manutenção (reformas, portões, tampa com segurança na caixa do painel de disjuntores elétricos, com alerta de Perigo, e pintura externa e interna)._x000D_
 Certo da compreensão de Vossa Excelência e dada a relevância da matéria, aguardo atendimento à presente sugestão.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/15.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/15.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal através do Setor Competente, para que haja uma fiscalização quanto às Obras nas ruas na Sede do Município, quanto à sinalização com cones e/ou fitas Zebradas, em bueiros ou galerias abertas._x000D_
 JUSTIFICATIVA: Justificou afirmando Justificou que importância e a Urgência da presente Indicação, devido ao fato de terem sido registrado Acidentes envolvendo veículos e Ciclistas nestes locais. Certo da compreensão de Vossa Excelência e dada a relevância da matéria, aguardo atendimento à presente sugestão.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/16.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/16.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal através da Secretaria da Agricultura, para que haja um acompanhamento e assistência técnica aos produtores que irão receber mudas de erva mate, através de programas Municipais._x000D_
 JUSTIFICATIVA: Justificou afirmando que tomou conhecimento do referido Programa, e de acordo com o que foi anunciado em Sessões ordinárias anteriores, é de grande importância que os Técnicos acompanhem o desenvolvimento dessas plantas, prestando assistência técnica, para que haja um manejo correto, visando melhorar a produção, e consequentemente a renda das Famílias beneficiárias. Ressaltou ainda que houve programas semelhantes em Gestões anteriores que houveram Pessoas que pegaram as mudas e venderam para Terceiros no próprio local de entrega, o que requer uma fiscalização para que seja priorizadas as Famílias que realmente estão interessadas em plantar e cuidar.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jurandir Ferreira Alves</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/17.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/17.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal para que através da Secretaria Municipal de Obras estude a possibilidade da instalação de redes de Iluminação Pública, na entrada de acesso à comunidade do Imbuial, na Br. 476._x000D_
 JUSTIFICATIVA:_x000D_
 Justificou a importância da presente Indicação, para atender principalmente as Pessoas que vêm das comunidades próximas, para esperar a condução da Saúde, para tratamentos médicos em outras Cidades, enfrentando um cenário de insegurança devido à escuridão.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/18.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/18.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo, Juntamente com a Secretaria Municipal de Educação, e Secretaria Municipal de Finanças, para que seja estudada a Possibilidade e viabilidade da contratação de Monitores, nos ônibus de transporte Escolar._x000D_
 JUSTIFICATIVA:_x000D_
 Justificou a importância da presente Indicação, como forma de garantir um transporte adequado e seguro para todas as Crianças. Ressaltou que devido ao mesmo veículo transportar Alunos desde o infantil até o Ensino médio, com diversas faixas etárias, o que não raras vezes já foi motivo de divergências entre Alunos._x000D_
 Salientou ainda que sobrecarrega o Motorista, dar atenção aos problemas internos, cuidando para evitar esses problemas, enquanto dirige o ônibus.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Cleverson Reinaldo Machiavelli</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/03_-_requerimento_03-2025_-_emerson_2.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/03_-_requerimento_03-2025_-_emerson_2.docx</t>
   </si>
   <si>
     <t>Ao Poder Executivo, através dos Setores Competentes, para que sejam realizadas as seguintes melhorias na capela mortuária do Cemitério Municipal._x000D_
 JUSTIFICATIVA:_x000D_
 Justificou a importância da presente Indicação, como forma de melhor atender a População que em momento fragilizada pela perda de um Membro da Família, precisa ocupar o referido Espaço._x000D_
 Ressaltou que devido ao desgaste natural de uso, móveis internos precisam ser substituídos, outros precisam ser comprados como Sofás para dar mais comodidade às Pessoas que velam durante uma noite toda seus Ente Queridos. Além de serviços de reformas e Manutenções</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor de Obras, viabilize a extensão da rede de Iluminação Pública, na comunidade Lagoa da Cruz, desde o Portal até a residência da Sra. Marilene, próximo ao Portal, próximo ao Trevo de Acesso na Br. 476, bem como substituir as lâmpadas queimadas neste local, _x000D_
                                                                                                                                                                                                                                                                                                                                                                             _x000D_
 JUSTIFICATIVA:_x000D_
 Justificou a importância da presente Indicação, atendendo reivindicações de moradores, ressaltando que ruas bem iluminadas contribuem para segurança da População.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/21.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/21.docx</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através da Secretaria Municipal de Assistência Social e demais órgãos competentes, viabilize a criação de um Centro de Apoio aos Idosos no município de Antônio Olinto-PR, destinado a oferecer um espaço adequado para encontros, atividades recreativas, oficinas de criatividade e lazer, promovendo o bem-estar e a qualidade de vida da população idosa._x000D_
 JUSTIFICATIVA:_x000D_
 A presente Indicação visa atender às necessidades dos idosos do município, proporcionando um local apropriado para convivência, interação social e desenvolvimento de atividades culturais, esportivas e recreativas. Além disso, um espaço como esse contribui para a saúde física e mental dos idosos, prevenindo o isolamento social e fortalecendo os vínculos comunitários.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/22.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/22.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através do setor responsável, viabilize a instalação de câmeras de monitoramento de segurança nas entradas e saídas da cidade, com o objetivo de garantir maior segurança à população e auxiliar no controle e monitoramento de veículos e pessoas que entram e saem da cidade._x000D_
 JUSTIFICATIVA: _x000D_
 A presente indicação justifica-se pela necessidade crescente de reforçar a segurança na entrada da cidade, atendendo aos anseios dos cidadãos que buscam um ambiente mais seguro. A instalação de câmeras de segurança nos pontos de acesso à cidade possibilitará um monitoramento mais eficaz, prevenindo crimes e auxiliando na identificação de suspeitos, além de contribuir com a segurança pública de forma geral. A medida é importante para fortalecer o sistema de segurança local, proporcionando maior tranquilidade à população.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/23.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/23.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através do setor Competente, viabilize a Aquisição de equipamentos permanentes, como Mesas e Cadeiras, para o Centro de Eventos Peterson Paulo Kogelinski. _x000D_
 JUSTIFICATIVA: _x000D_
 Considerando a necessidade de melhor organização, conforto e funcionalidade, venho através desta Indicar a aquisição de Mesas, Cadeiras e demais móveis para serem usados nos mais diversos Eventos sediados neste Local._x000D_
 Ressalto ser de conhecimento de todos, que o local é utilizado para sediar todo tipo de eventos, como Formaturas, solenidades das Escolas Municipais e Estaduais, inclusive Pose de Prefeitos, Vice Prefeitos, e Vereadores, e em cada ocasião é necessário emprestar ou alugar tais equipamentos, o que encarece e dificulta a organização.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/24.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/24.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através do setor responsável, viabilize a instalação de um gerador de energia a óleo no Posto de Saúde Municipal da Cidade, a fim de garantir a continuidade dos serviços de saúde e a preservação dos medicamentos e vacinas armazenados, que necessitam de refrigeração constante para não perderem sua eficácia._x000D_
 JUSTIFICATIVA:_x000D_
 A presente indicação justifica-se pela necessidade de garantir o fornecimento estável de energia elétrica no Posto de Saúde Municipal, devido às constantes quedas de energia que afetam diretamente a conservação de vacinas e medicamentos, além de comprometer o funcionamento de equipamentos essenciais de saúde e emergência, que precisam de energia contínua para garantir a segurança dos pacientes._x000D_
 A instalação do gerador de energia a óleo assegurará a estabilidade no fornecimento de energia, evitando perdas de insumos e permitindo o funcionamento contínuo dos serviços de saúde, principalmente em momentos críticos, quando a continuidade dos cuidados médicos é indispensável.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/25.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/25.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através do setor responsável, viabilize a atualização e modernização do Serviço de Inspeção Municipal (SIM), com a reestruturação técnica, revisão de normas, capacitação dos profissionais envolvidos e a adoção de mecanismos que facilitem o acesso dos produtores locais à regularização de seus produtos de origem animal e vegetal._x000D_
 JUSTIFICATIVA:_x000D_
 A presente indicação justifica-se pela importância do SIM para o desenvolvimento econômico, a geração de emprego e renda no município, bem como para a garantia da qualidade sanitária dos produtos agroindustriais ofertados à população. Atualmente, o sistema necessita de atualização para atender às exigências legais e de mercado._x000D_
 A modernização do Serviço de Inspeção Municipal permitirá a ampliação das oportunidades para pequenos e médios produtores, possibilitando a comercialização legal de seus produtos dentro e fora do município. Além disso, contribui para o fortalecimento da agricultura familiar, agregação de valor à produção local e maior segurança alimentar à população consumidora.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/26.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/26.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do setor competente, providencie a instalação de uma placa de identificação no local do Centro de Eventos Peterson Paulo Koslinski, uma vez que o espaço atualmente não conta com qualquer sinalização identificando sua denominação oficial._x000D_
 JUSTIFICATIVA:_x000D_
 A presente indicação tem como objetivo promover a identificação adequada do Centro de Eventos Peterson Paulo Koslinski, inaugurado em nosso município, mas que até o momento não possui uma placa com sua identificação oficial._x000D_
 A ausência dessa sinalização compromete a visibilidade do espaço e dificulta o reconhecimento por parte da população e de visitantes, além de não refletir o devido prestígio ao nome atribuído. A instalação da placa contribuirá para a valorização do local, facilitará sua referência em eventos e comunicações institucionais, além de representar respeito à memória e identidade pública associada ao nome do centro.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/27.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/27.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria competente, viabilize a manutenção e reestruturação das estradas principais e secundárias que atendem às comunidades de Linha São João e Aliança Nova, garantindo melhores condições de tráfego e segurança para os moradores e produtores rurais da região._x000D_
 JUSTIFICATIVA:_x000D_
 A presente indicação tem como objetivo atender a uma necessidade urgente das comunidades de Linha São João e Aliança Nova, que enfrentam dificuldades devido às precárias condições de conservação de suas estradas, tanto as vias principais quanto as secundárias._x000D_
 Essas vias são fundamentais para o escoamento da produção agrícola, o transporte escolar e o deslocamento cotidiano dos moradores. A manutenção e a reestruturação dessas estradas trarão melhorias significativas para a mobilidade rural, e promovendo mais qualidade de vida.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/28.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/28.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria de Obras e/ou Departamento de Trânsito, seja providenciada a implantação de uma lombada (redutor de velocidade) na Rua Teodoro Kogelinski, nas proximidades da casa do Finado Romildo, Centro._x000D_
 JUSTIFICATIVA:_x000D_
 A solicitação se faz necessária em razão de constantes reclamações de moradores e usuários da via, que relatam o excesso de velocidade por parte de motoristas. A rua em questão foi recentemente pavimentada, o que gerou aumento de fluxo de veículos, inclusive colocando em risco a segurança de pedestres, ciclistas e demais condutores, especialmente em horários escolares, o que acentua ainda mais a urgência da medida._x000D_
 A implantação do redutor de velocidade visa promover maior segurança viária, prevenir acidentes e garantir a tranquilidade dos moradores locais.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/29.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/29.docx</t>
   </si>
   <si>
     <t>Solicitação visa garantir maior segurança aos motoristas que trafegam pela rodovia, bem como aos funcionários, caminhões e demais veículos que acessam diariamente a empresa mencionada. A ausência de sinalização adequada neste ponto aumenta consideravelmente o risco de acidentes, visto que muitos condutores não reduzem a velocidade por não estarem cientes da intensa movimentação de entrada e saída de veículos no local._x000D_
 Ressalta-se que o ideal seria instalação de Redutores de Velocidade, Objeto de várias Indicações acatadas nesta Casa de Leis. Porém até que tais demandas sejam atendidas, sugiro que placas de advertência, como “ATENÇÃO – ENTRADA E SAÍDA DE VEÍCULOS”, contribuirão para a prevenção de acidentes, promovendo a segurança no trânsito e a preservação da vida.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/30.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/30.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do setor competente da Prefeitura Municipal a necessidade de realizar melhorias no sistema acústico do Centro de Eventos Peterson Paulo Koslinski, uma vez que tal solicitação se faz necessária em razão das constantes reclamações por parte de usuários e frequentadores do local, que enfrentam dificuldades em ouvir com clareza os pronunciamentos, apresentações e demais atividades realizadas no espaço. _x000D_
 JUSTIFICATIVA:_x000D_
 A presente indicação tem como objetivo O aprimoramento da acústica do imóvel público contribuirá para o sucesso dos eventos culturais, educacionais, sociais e institucionais que ali ocorrem, beneficiando a comunidade em geral. _x000D_
 A presente indicação visa atender a uma demanda frequente dos usuários e organizadores de eventos no referido imóvel público. Atualmente, o local apresenta deficiências no sistema de som, com problemas como eco, reverberação excessiva e baixa inteligibilidade da fala, dificultando a compreensão das mensagens transmitidas ao público._x000D_
 Investir na melhoria da acústica desse espaço público significa valorizar a comunicação, promover a inclusão de pessoas com dificuldades auditivas e oferecer melhores condições para o desenvolvimento das atividades que ali acontecem.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/31.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/31.docx</t>
   </si>
   <si>
     <t>A Presente indicação tem como objetivo solicitar ao Poder Executivo a alteração da destinação das emendas impositivas relativo ao mínimo de 50% para a saúde prevista na Lei Orçamentária Anual para o exercício de 2025 dos então vereadores Marinaldo Schimidt e Eliseu Schimidt, que totalizam a importância de R$ 51.371,32, para que estes sejam aplicados na instalação e ampliação da rede de água na comunidade da Água Amarela do Meio._x000D_
 _x000D_
 Conforme ofício n° 259/2025 subscrito pela Secretária Municipal de Saúde, datado de 27/06/2025, a indicação de destinação de recursos para a saúde pelos então vereadores Marinaldo Schimidt e Eliseu Schimidt relativo a emendas impositivas para execução no exercício de 2025, conforme previsto em lei, demandam alterações devido limitações de espaço físico tendo em vista a inexistência de estrutura suficiente para a acomodação de uma cadeira odontológica na comunidade da Água Amarela do Meio. _x000D_
 _x000D_
 Diante disso, solicita-se a alteração para aplicação do valor correspondente a importância de R$ 51.371,32, relativo ao mínimo de 50% para a saúde, das emendas impositivas do vereador Marinaldo Schimidt e ex-vereador Eliseu Schimidt para instalação e ampliação da rede de água na comunidade da Água Amarela do Meio, tendo em vista a referida localidade demandar por investimentos nesta antiga demanda que, sabidamente, diz respeito a questão de saúde pública.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/32.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/32.docx</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhada ao Chefe do Poder Executivo Municipal, no sentido de determinar ao setor competente estudos e medidas necessárias visando à ampliação da área do Cemitério Municipal._x000D_
 JUSTIFICATIVA: _x000D_
 A presente indicação justifica-se devido ao fato do Cemitério Municipal encontrar-se em situação de esgotamento de espaço físico, não havendo mais condições para a construção de novos túmulos. Essa realidade gera preocupação à população local, que necessita de local adequado e digno para sepultar seus entes queridos. A ampliação do cemitério é medida de extrema urgência, uma vez que se trata de questão de interesse coletivo e de respeito à comunidade. Além disso, a falta de espaço poderá acarretar sérios transtornos em curto prazo, inclusive com risco de situações emergenciais</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/33.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/33.docx</t>
   </si>
   <si>
     <t>Solicitando ao Chefe do Poder Executivo Municipal, para que através do Setor de Obras, solicitar que seja realizado o cascalhamento na estrada do Cedro que passou por recentes obras de reestruturação, porém ainda necessita de melhorias para garantir a segurança e comodidade de todos que por ela transitam, principalmente próximo às propriedades da Família Durau._x000D_
 JUSTIFICATIVA: _x000D_
 A presente indicação caracteriza-se de extrema importância para a nossa comunidade, sendo uma via de acesso essencial para os moradores locais, além de ser utilizada para escoamento de produção agrícola e circular de transporte escolar. O cascalhamento é fundamental para garantir a durabilidade da via e proporcionar uma circulação mais segura, evitando acidentes e facilitando o deslocamento de veículos. Além disso, contribuirá para o desenvolvimento da região, promovendo o acesso mais fácil a serviços e melhorando a qualidade de vida da população.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/34.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/34.docx</t>
   </si>
   <si>
     <t>Solicitando que seja oficiado ao setor competente a instalação de uma caixa para coleta de lixo comunitário, próximo à esquina propriedade do Sr. Sergio Tietie, na Br 476. Na comunidade Água Amarela de Baixo._x000D_
 JUSTIFICATIVA: _x000D_
 A presente solicitação tem por objetivo facilitar o trabalho dos coletores de resíduos sólidos, bem como oferecer à população um local adequado para o descarte do lixo doméstico, contribuindo assim para a organização, limpeza e saúde pública da comunidade. A instalação da caixa de coleta comunitária se faz necessária devido à ausência de pontos apropriados para o depósito de lixo, o que acaba ocasionando o acúmulo de resíduos em locais inadequados. Além de melhorar as condições de trabalho dos coletores, a medida também promove a conscientização ambiental e o bem-estar dos moradores da localidade. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_35-2025_12112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_35-2025_12112025.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor de Obras, realize um amplo trabalho de restauração e manutenção na   Vila São João na comunidade de Água Amarela de Baixo (Posto Train), desde o acesso da BR 476 até a estrada da comunidade do Imbuial, assim como a manutenção das demais ruas da referida Vila.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/36.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/36.docx</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Vossa Excelência a presente INDICAÇÃO, ao Chefe do Poder Executivo Municipal, para que através do Setor de Obras, solicitar que seja realizado um trabalho de restruturação desde a entrada próxima à Propriedade do Sr. “Gico”, seguindo à todas as estradas da Vila São João._x000D_
 JUSTIFICATIVA: _x000D_
 A presente indicação caracteriza-se de extrema importância para a referida comunidade, sendo uma via de acesso essencial para os moradores locais._x000D_
 O cascalhamento abertura de Valas, e demais serviços de reestruturação, são essenciais para garantir a durabilidade da via e proporcionar uma circulação mais segura, evitando acidentes e facilitando o deslocamento de veículos. Além disso, contribuirá para o a segurança e bem estar dos Usuários, promovendo o acesso mais fácil a serviços e melhorando a qualidade de vida da população.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>INDV</t>
   </si>
   <si>
     <t>Indicação Verbal</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/983/01.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/983/01.docx</t>
   </si>
   <si>
     <t>"Reivindicando ao Poder Executivo, para que através da Secretaria de Obras, realize um trabalho de manutenção em um mata-burro na estrada próximo à propriedade do Sr. Dedé, na comunidade de Água Amarela de Cima. Justificou a afirmando que vem através desta, atender reivindicações dos moradores locais, os quais relataram problemas na estrutura”.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/984/02.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/984/02.docx</t>
   </si>
   <si>
     <t>“Reivindicando ao Poder Executivo, para que através da Secretaria de Obras para que seja feito um trabalho de reestruturação em toda extensão das estradas, nas comunidades Água Amarela do Meio, Água Amarela de Baixo, Água Amarela de Cima.  Justificou afirmando que todas as estradas acima citadas estão muito esburacadas devido ao excesso de chuva dos últimos dias, ressaltando que um trabalho emergencial amplo visando melhorar as condições de tráfego à População, se faz extremamente necessário”.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/985/03.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/985/03.docx</t>
   </si>
   <si>
     <t>“Reivindicando ao Poder Executivo, para que através da Secretaria de Obras para que seja feito um trabalho emergencial de reestruturação em toda extensão das estradas, na comunidade do Imbuial.  Justificou afirmando que em todas as comunidades do interior do Município, as estradas necessitam de reparos, porém este é um caso de extrema urgência, devido ao total estado de abandono em que se encontra devido ao descaso da Gestão anterior”.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>João Issacard Borba</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/994/04.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/994/04.docx</t>
   </si>
   <si>
     <t>“Solicitou ao Poder Executivo, para que através do Setor de Obras realize melhorias na estrada que dá acesso à propriedade do Sr. João Gilberto de Lourena, na comunidade do Butiá. Justificou afirmando que foi comunicado sobre a precariedade da referida estrada, ressaltando que o início das aulas está próximo, o que requer um amplo trabalho de reestruturação, para que o veículo escolar consiga buscar as Crianças que residem no local”</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/995/05.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/995/05.docx</t>
   </si>
   <si>
     <t>“Solicitando ao Poder Executivo, para que através da Secretaria de Obras para que seja estudada a possiblidade de construir uma cerca ao redor do Parquinho Infantil, bem como a instalação de um novo Parquinho no referido Local, revestido com grama sintética, na Praça da Igreja Matriz, na Sede do Município. Justificou a importância de sua indicação, devido aos cães de rua que circulam pela Cidade, e movidos pelo próprio instinto acabam defecando na areia, onde as Crianças vem brincar, expondo-se ao grave risco de contrair vários tipos de doenças. Ressaltou afirmando que existem Crianças que têm alergia ao contato com areia, o que reforça a necessidade de um espaço com grama sintética para atender esse Público</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/996/06.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/996/06.docx</t>
   </si>
   <si>
     <t>"Solicitando ao Poder Executivo, para que seja regularizado o terreno próximo ao Posto de Saúde da comunidade de Água Amarela do Meio para que na sequência seja possível a instalação de um Parquinho Infantil. Justificou sua indicação, afirmando que o Município recebeu em Gestão anterior uma a destinação de um Parquinho, do Deputado Michele Caputo, para atender a referida comunidade, o que não foi possível devido à irregularidades na documentação do terreno, no qual iria ser montado, motivo pelo qual foi destinado à comunidade de Água Amarela de Cima”.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/999/07.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/999/07.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através da secretaria Municipal de Finanças, para que seja viabilizado com Urgência já no início do ano Letivo, o repasse aos Professores do Magistério, o reajuste anunciado pelo Governo Federal._x000D_
 Justificou sua indicação, afirmando que a Educação do Município atingiu um grande destaque no ano passado, o que requer reconhecimento, e apesar do ano letivo estar somente iniciando, é fundamental que já no primeiro pagamento, sejam remunerados de acordo com o valor mínimo definido para a rede Pública de ensino de todo o País.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/08.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/08.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, através da secretaria Municipal de Obras, para que seja construída uma Lixeira Comunitária, na bifurcação da estrada Principal que dá acesso à comunidade do Butiá, com a que dá acesso à comunidade de Santos Andrade. Justificou a importância da presente indicação, afirmando que o caminhão coletor não vai até a comunidade do Santos Andrade, o que obriga os Moradores trazerem o lixo até o local mencionado._x000D_
 Ressaltou que sem uma caixa devidamente capaz de armazenar todo o material descartado até o dia da coleta, esse lixo vai ficar espalhado no chão causando grande transtorno e poluição ao meio ambiente.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/09.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/09.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, através da secretaria Municipal de Esportes para que seja criado o “Campeonato Municipal de Futebol Suíço”,_x000D_
 Justificou a importância da presente indicação, afirmando que nem todas as comunidades do interior do Município tem atletas suficiente, para montar um time de futebol de campo, ao contrário do futebol Suíço que é composto por um número menor de Atletas, e praticamente em todas as comunidades existem esse tipo de campo._x000D_
 Ressaltou que do Futebol transmite melhoria na qualidade de vida da população, bem como promove o bem-estar físico e emocional, além de melhorar a integração social, além de trazer inúmeras vantagens para a saúde e desenvolvimento, além de proporcionar vários outros benefícios de forma indireta.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, através da secretaria Municipal de Obras, para que seja realizado um trabalho de reestruturação, na estrada que lida a Sede do Município, até a Igreja Ucraniana. Justificou a importância da presente indicação, afirmando que toda a extensão da estrada precisa de reestruturação e manutenção, devido ao estado crítico em que se encontra, dificultando o trânsito._x000D_
 Ressaltou que o Local é um dos principais pontos Turísticos do Município, o que requer a garantia do direito de ir e vir, com Segurança.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/11.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/11.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, através da secretaria Municipal de Obras, para que seja realizado um trabalho de reestruturação, na estrada conhecida como “Estrada do Cedro”. Justificou a importância da presente indicação, afirmando que durante o trabalho realizado na comunidade do Imbuial, a referida estrada não recebeu nenhuma melhoria._x000D_
 Ressaltou que o Local é uma importante região predominantemente Agrícola, com grande fluxo de máquinas Agrícolas e caminhões para escoamento das Safras, o que necessita de boas condições de tráfego.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/12.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/12.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, através da secretaria Municipal de Obras, para que seja realizado um trabalho de reestruturação, em toda extensão da estrada que inicia na Pr. 281 na Vila Rural, na comunidade Cerro lindo._x000D_
 Justificou a importância da presente indicação, devido aos vários relatos de Moradores locais, reivindicando melhorias visando proporcionar condições de tráfego com segurança, ressaltando que em toda a região circulam veículos de transporte Escolar.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/13.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/13.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, Setor Competente estude a viabilidade auxiliar na organização de uma Feirinha, para incentivar a produção de Peixes no Município. Justificou a presente Indicação afirmando que o Município situa-se em uma região privilegiada, rica em nascentes de água e com grande quantidade de rios e córregos, recursos essenciais para piscicultura, porém pouco aproveitado devido à dificuldade de comercialização._x000D_
 Ressaltou que uma alternativa para incentivar a atividade seria a exposição em feiras, com apoio do Poder Público, conectando os Produtores aos Consumidores, melhorando os hábitos Alimentares da População, bem como a fonte de renda das Famílias produtoras.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/14.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/14.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, solicitando ao Poder Executivo, para que através da Secretaria da Agricultura Municipal, busque através do SENAC/SENAI, cursos de profissionalização e Capacitação, para Agricultores e/ou Criadores. _x000D_
 Justificou a presente Indicação afirmando que o Município conta com uma área predominantemente agrícola, em sua maioria da Agricultura Familiar, divididas em diversos tipos de atividades, o que requer treinamentos através de Cursos, para capacitar esse Público Alvo à desenvolver suas atividades acompanhando a evolução tecnológica._x000D_
 Ressaltou que de acordo com o que ouve dos Munícipes, existe uma carência de capacitação em Operação de Máquinas, tratores, Drones, bem como no manejo de criação de animais de pequenos, médios e grande porte.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/15.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/15.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através da Secretaria Municipal de Saúde, para que seja estudada a viabilidade da aquisição de “Concentrador de Oxigênio”._x000D_
 Justificou a presente Indicação afirmando que o Município conta com um grande número de Pessoas que fazem uso tubos de Oxigênio em casa, o que requer uma logística de transporte desses Tubos, de difícil manuseio devido ao peso._x000D_
 Ressaltou que de acordo com seu conhecimento da Causa, seria possível ainda optar pela modalidade de Aluguel do referido Aparelhos, o que agilizaria o trabalho da equipe de saúde, e inibiria o risco da falta desse serviço essencial aos Pacientes, em estado de vulnerabilidade.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/16.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/16.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através do Setor Competente, viabilize a fixação de Placas de Sinalização, Placas com Nomes de Ruas, Numeração de Casas, e Placas de Indicação das Comunidades do interior do Município._x000D_
 Justificou a presente Indicação afirmando ser cobrado inúmeras vezes por Moradores Locais, os quais justificam suas reivindicações justamente para facilitar serviços básicos de entregas de produtos adquiridos através de compras via Sites eletrônicos, bem como à simples orientação de Pessoas que desconhecem a Região.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/17.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/17.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através da Secretaria Municipal de Obras, seja executado a colocação de uma camada de terra, em cima da grama do Campo Municipal João Dubiel, na Sede do Município._x000D_
 Justificou afirmando que houve inclusive relatos sobre a necessidade da troca do gramado, o que definiu ser um trabalho muito complexo, e que demoraria muito tempo._x000D_
 Ressaltou que devido ao Projeto de demolição da Sede do campo, permanecerá por um certo período sem qualquer evento esportivo no referido local, tempo hábil para que seja realizado esse trabalho, e a regeneração natural da grama.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/18.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/18.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através da Secretaria Municipal de Obras, seja realizado um trabalho de reestruturação em alguns pontos específicos, na estrada principal, desde a Sede do Município, até a comunidade do Butiá, bem como a estrada que liga a comunidade do Lavador, até a comunidade de Água Amarela._x000D_
 Justificou a presente Indicação, afirmando que ambos os trechos citados, foram danificados pelas fortes chuvas dos últimos dias, ressaltando ainda se tratar de estradas onde circulam ônibus de transporte Coletivo de Passageiros, transporte Escolar, e grande fluxo de veículos para escoamento das safras Agrícolas.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/19.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/19.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através da Secretaria Municipal de Obras, seja construído uma Abrigo no Ponto de ônibus na margem da estrada da comunidade de Água Amarela de Baixo, especificamente me frente à propriedade da Sra. Rosa Bueno._x000D_
 Justificou a importância da presente Indicação, afirmando que no referido local existe uma construção, com a estrutura completamente comprometida, e que não garante nenhuma proteção aos alunos enquanto aguardam o transporte Escolar, sujeitos à todo tipo de exposição às Interpéries do tempo.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/20.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/20.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que através da Secretaria Municipal de Obras, seja feito um trabalho de reestruturação na cabeceira da ponte, na estrada da comunidade da Estrela, à qual dá acesso à comunidade de Santos Andrade._x000D_
 Justificou a importância da presente Indicação, afirmando estar atendendo reivindicações dos Moradores locais, os quais relatam que devido ao problema na ponte, não conseguem trafegar com caminhões e máquinas agrícolas.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/21.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/21.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que através da Secretaria Municipal de Obras, seja feito um trabalho de reestruturação em um bueiro, no trecho da estrada Principal, próximo à propriedade da Família Beck na estrada da comunidade do Butiá._x000D_
 Justificou a importância da presente Indicação, afirmando estar atendendo reivindicações dos Moradores locais, especialmente os Produtores Agrícolas, os quais relatam têm dificuldade de Acesso às lavouras, bem como escoar suas safras</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/22.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/22.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que medidas sejam tomadas, à respeito da água tratada na comunidade do Lavador._x000D_
 Justificou a importância da presente Indicação, afirmando que um número expressivo de Famílias estão sem água em suas propriedades desde Sexta feira, e o problema já vem se estendendo por longo período._x000D_
 Ressaltou que soube através de um Servidor que vem da comunidade do Butiá atende a referida comunidade, relatando ainda que devido às frequentes quedas de energia, o sistema não religa automaticamente, causando todo esse problema.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/23.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/23.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que através do Setor de Obras, viabilize a construção de uma ponte na conhecida “ponte dos Pimenta”, na comunidade de Água Amarela do Meio._x000D_
 Justificou a importância da presente Indicação, devido às fortes chuvas dos últimos tempo haver arrastado a ponte que existia no local, impossibilitando o tráfego à População._x000D_
 Sugeriu ainda que fosse instalado um “Bueirão”, sistema usado em várias outras comunidades do interior do Município, e demonstrou bastante eficácia.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/24.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/24.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que através do Setor de Obras, realize um amplo trabalho de reestruturação, em toda extensão da estrada principal desde a Sede do Município, até a na comunidade do Butiá._x000D_
 Justificou a importância da presente Indicação, relatando que passou pela referida estrada, porém constatou a necessidade de melhorias em vários pontos, o que requer que seja avaliado pelo Setor de Obras.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/25.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/25.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que seja oficiada a SANEPAR, responsabilizando-a pelas frequentes situações de falta de água na Sede do Município._x000D_
 Justificou afirmando que esteve em um evento em Curitiba, onde foi relatada esta questão, exposto que é um problema antigo, com inúmeras reclamações, onde foi combinado que seria tomado as devidas providências, porém nada foi feito.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/26.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/26.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo, para que através do Setor Competente, seja providenciada com a máxima urgência, a manutenção ou substituição do aparelho de telefonia de linha Fixa, no Pronto Atendimento na Sede do Município._x000D_
 Justificou afirmando que se trata de um serviço de extrema necessidade, devido à grande parte da População não dispor de aparelhos com Aplicativo, e depender unicamente de telefones de linha._x000D_
 Ressaltou ainda que a própria Secretaria de Saúde conta com esse serviço para marcação de exames e consultas de Pacientes em outras Cidades, o que justifica a extrema urgência no atendimento à presente Matéria._x000D_
 	No aguardo da atenção, por se tratar de serviço essencial à saúde Pública e relevância da matéria, e certo de contar com a vossa compreensão, renovamos votos de estima e apresso.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/27.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/27.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada com a máxima urgência a instalação de 2 (duas) lixeiras comunitárias na entrada da comunidade da Vila Rural, sendo uma lixeira comum e uma reciclável._x000D_
 A solicitação é motivada por uma reclamação da comunidade local, que relata que, atualmente, existe uma lixeira próxima à Igreja da comunidade, mas que tem sido utilizada indevidamente por pessoas de fora, que descartam lixo de forma irregular, o que tem gerado transtornos à população. A instalação dessas lixeiras, em pontos estratégicos, contribuiria para a organização do descarte de resíduos, além de melhorar a limpeza e o aspecto da comunidade._x000D_
 A comunidade solicita a instalação das lixeiras com caráter de urgência, visto a necessidade de garantir o descarte correto e organizado, além de promover a educação ambiental com a disponibilização de lixeira para recicláveis</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/28.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/28.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a construção de uma pista de caminhada no campo municipal. A solicitação é motivada pela necessidade de proporcionar mais segurança e infraestrutura para a prática de atividades físicas na comunidade. Atualmente, o campo já possui iluminação pública, o que o torna um local apropriado para caminhadas, especialmente durante a noite. A construção de uma pista de caminhada garantiria maior segurança aos_x000D_
 cidadãos que praticam essa atividade, evitando o risco de acidentes e melhorando a qualidade de vida da população local. A proposta visa proporcionar um espaço mais adequado e seguro para os moradores da região, além de incentivar hábitos saudáveis e o uso do espaço público de forma mais estruturada.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/29.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/29.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a contratação da construção de uma quadra de areia para a prática de vôlei e futebol no município. A solicitação visa proporcionar um espaço adequado para a prática esportiva, contribuindo para a melhoria da qualidade de vida dos cidadãos e incentivando hábitos saudáveis na comunidade. A quadra de areia será especialmente importante para as modalidades de vôlei e futebol, ampliando as opções de lazer e esportes na região, especialmente em um espaço público acessível à população. Além disso, a construção de uma quadra de areia contribuiria para o incentivo ao esporte, promovendo a inclusão social e a melhoria da saúde da população, ao mesmo tempo que proporciona um ambiente mais seguro e estruturado para a prática esportiva.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/30.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/30.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a reforma da quadra do Posto Train, localizada na comunidade da Água Amarela de Baixo. A quadra encontra-se em estado de deterioração e necessita de reparos urgentes, especialmente na estrutura da cesta de basquete, que está prestes a cair, representando um sério risco à integridade física de crianças e demais praticantes de esportes. A situação atual exige uma intervenção imediata para garantir a segurança dos usuários e a conservação do espaço, que é de grande importância para a comunidade. A reforma da quadra trará não apenas mais segurança para os praticantes, mas também uma infraestrutura mais adequada para as atividades esportivas e recreativas, proporcionando um ambiente mais seguro e estimulante para a população local.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/31.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/31.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a verificação e manutenção da iluminação pública no município, com a substituição das lâmpadas queimadas._x000D_
 A solicitação se faz necessária para garantir a segurança da população, uma vez que a falta de iluminação adequada pode contribuir para acidentes, além de aumentar a vulnerabilidade dos cidadãos, especialmente no período noturno. A manutenção da iluminação pública é essencial para a qualidade de vida dos moradores e para o bom uso dos espaços públicos.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/32.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/32.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja providenciado o patrolamento e a colocação de pedras em pontos críticos ao longo do trajeto entre o Butiá na frente dos Deck e o Butiá dos Soares._x000D_
 A solicitação se faz necessária devido à atual precariedade das vias, agravada pelo período de colheita, que exige boas condições de tráfego para o escoamento da produção agrícola. A manutenção adequada dessas estradas é fundamental para garantir a segurança dos produtores rurais, transportadores e demais usuários, evitando transtornos e prejuízos à economia local.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/33.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/33.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja disponibilizada uma segunda condução para o transporte da saúde destinado aos pacientes que se deslocam para Curitiba._x000D_
 Atualmente, já existe um transporte que sai às 03h da manhã, porém muitos pacientes possuem consultas e atendimentos agendados para o período da tarde. Assim, sugere-se a disponibilização de um segundo veículo com saída às 10h da manhã, garantindo maior comodidade e eficiência no atendimento às necessidades da população._x000D_
 Essa medida visa oferecer mais conforto e acessibilidade aos pacientes, evitando longos períodos de espera e garantindo um deslocamento mais adequado para aqueles que precisam de atendimento médico especializado na capital.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/34.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/34.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através da Secretaria de Obras e Serviços Públicos priorize uma equipe exclusivamente para desobstrução dos bueiros nas estradas Municipais, tendo em vista que o acúmulo de resíduos e sedimentos compromete o escoamento da água pluvial, _x000D_
 A obstrução dos bueiros tem causado acúmulo de água nas vias, dificultando a mobilidade de pedestres e veículos, Esse problema pode levar ao desgaste da via, interferindo diretamente na durabilidade e eficácia dos trabalhos estruturais realizados nas estradas._x000D_
 Além disso, a limpeza e manutenção periódica dos bueiros são essenciais para garantir a drenagem eficiente da água pluvial, prevenindo danos ao patrimônio público e transtornos à população. Dessa forma, a realização desse serviço contribuirá para a segurança e o bem-estar de todos os Munícipes.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/35.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/35.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, para que seja revisada a quantidade de Lâmpadas queimadas na Quadra de Esportes, da Escola da comunidade do Butiá. _x000D_
 Afirmou que o Espaço é amplamente utilizado por Crianças e Jovens especialmente do ambiente Escolar, bem como à prática de aulas de Educação Física, no entanto a falta de iluminação adequada tem limitado seu uso, além de representar riscos à integridade física dos frequentadores.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/36.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/36.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder solicitar ao Poder Executivo, por meio da Secretaria Municipal de Saúde, que sejam disponibilizados de forma contínua e suficiente os medicamentos utilizados no controle da hipertensão arterial à população que depende do Sistema Único de Saúde (SUS). Considerando o alto número de munícipes hipertensos e a importância do tratamento regular para evitar complicações graves, é fundamental garantir o acesso a esses medicamentos nas unidades básicas de saúde do Município."_x000D_
 A presente indicação tem como objetivo atender a uma demanda essencial da população, especialmente das camadas mais vulneráveis, que dependem do Sistema Único de Saúde (SUS) para o tratamento contínuo da hipertensão arterial._x000D_
 Ressaltou que a hipertensão é uma das doenças crônicas mais prevalentes no Brasil, sendo um fator de risco significativo para o desenvolvimento de doenças cardiovasculares, como infarto e acidente vascular cerebral (AVC). O tratamento adequado, com uso regular de medicamentos, é fundamental para manter a pressão arterial sob controle e evitar complicações que sobrecarregam o sistema de saúde.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/37.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/37.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal, especialmente à Secretaria de Saúde, que avalie com urgência a possibilidade de aumentar a carga horária da profissional médica pediatra atualmente lotada na rede municipal de saúde. A presente solicitação se justifica diante da crescente demanda por atendimentos pediátricos, que tem gerado longas esperas e dificultado o acesso das famílias a cuidados essenciais para suas crianças._x000D_
 O reforço no atendimento pediátrico é fundamental para garantir a prevenção, diagnóstico e tratamento adequado às nossas crianças, sobretudo em regiões mais carentes do município, onde esse serviço se mostra ainda mais escasso. Contamos com a sensibilidade do Executivo para priorizar essa medida, visando à saúde e ao bem-estar da população infantil._x000D_
 Ressalto que, esta Indicação se faz necessária que seja acatada em regime de Urgência, por se tratar da Saúde de Crianças,</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/38.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/38.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo Municipal, por meio do setor competente, que seja disponibilizado um espaço adequado e permanente na Praça Municipal, para a exposição e comercialização de produtos artesanais produzidos por nossos munícipes._x000D_
 Essa medida tem como objetivo valorizar o trabalho dos artesãos locais, promover a geração de renda e incentivar a economia criativa no município. Além disso, criar um ambiente específico para o artesanato contribui para o fortalecimento da identidade cultural da nossa cidade e oferece aos visitantes e à comunidade um local atrativo e organizado para prestigiar e adquirir os produtos feitos à mão com talento e dedicação._x000D_
 Reforço que o apoio ao artesanato é uma forma eficaz de fomentar o empreendedorismo local e dar visibilidade à produção artesanal, que muitas vezes é a principal fonte de sustento de diversas famílias._x000D_
 Solicito, portanto, que esta indicação seja analisada com carinho e encaminhada à Secretaria competente para que as providências necessárias sejam adotadas o mais breve possível.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/39.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/39.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja providenciado o patrolamento e o empedramento em pontos críticos da estrada que dá acesso à residência da senhora Maria do Rosário, localizada na Estrada do Lavador, beneficiando também outros moradores da região._x000D_
 A solicitação se faz necessária devido à precariedade atual da via, que serve como importante rota de acesso às lavouras locais, sendo fundamental para o escoamento da produção agrícola. As condições inadequadas comprometem o tráfego e dificultam a circulação dos produtores, gerando transtornos e possíveis prejuízos à economia rural da comunidade.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/40.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/40.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada uma fiscalização e a devida manutenção na Estrada dos Três Poços, com patrolamento e reparos nos pontos críticos._x000D_
 A solicitação se faz necessária diante das condições precárias da via, que têm prejudicado o deslocamento dos moradores e produtores rurais da região. Trata-se de uma estrada de grande relevância para o tráfego local e o transporte da produção agrícola, o que reforça a necessidade de uma intervenção urgente por parte do setor de obras.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/41.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/41.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja realizada uma fiscalização na estrada pavimentada com o uso de pedras poliédricas na Estrada do Butiá, especialmente no trecho de aproximadamente 40 metros em frente à residência do senhor Marcos Guenze._x000D_
 A obra em questão foi executada na gestão anterior e apresenta falha nos 40 metros finais, como ausência de drenagem adequada, o que tem comprometido a durabilidade e a funcionalidade do trecho. Apesar de o restante da estrada apresentar boas condições, esse segmento específico encontra-se em estado crítico, gerando transtornos aos usuários e riscos à trafegabilidade._x000D_
 Solicita-se, ainda, que seja verificado se há garantia contratual aplicável à referida obra, de modo a responsabilizar eventuais falhas na execução e evitar novos custos aos cofres públicos.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/42.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/42.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, por meio da Secretaria Municipal de Saúde, seja providenciada a aquisição de pelo menos mais 4 (quatro) camas hospitalares para atender a crescente demanda da população. Atualmente, o município dispõe de apenas 4 camas hospitalares, todas já emprestadas a pacientes acamados, o que evidencia a necessidade urgente de ampliação deste recurso. A aquisição dessas camas é fundamental para garantir o cuidado adequado a pessoas em situação de vulnerabilidade, que necessitam de suporte domiciliar, além de contribuir para a dignidade e qualidade do atendimento em saúde.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/43.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/43.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Obras, seja providenciado o patrolamento e a colocação de pedras nos pontos críticos da estrada que passa em frente à Fazenda Água Vermelha e ao comércio do Sr. Nereu Wagner. A solicitação se faz necessária tendo em vista os diversos pedidos da comunidade local, que relata dificuldades de tráfego, principalmente em períodos de chuva, quando a estrada se torna intransitável em determinados trechos. A situação compromete o deslocamento dos moradores, o acesso ao comércio e a logística de atividades rurais na região.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/44.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/44.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciado o patrolamento e a colocação de pedras nos pontos críticos da estrada que passa em frente à propriedade do Sr. Sebastião Carvalho. A manutenção desse trecho é de extrema importância para garantir condições dignas de tráfego, segurança e desenvolvimento das atividades econômicas da região.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/45.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/45.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, realize a manutenção da ponte localizada na estrada de acesso à propriedade do Sr. Roque Wagner, atendendo solicitação do mesmo. A ponte encontra-se em situação precária, com risco iminente de desabamento, o que compromete seriamente a segurança dos moradores da região, além de dificultar o tráfego de veículos, especialmente durante o período de safra. A manutenção imediata é essencial para evitar acidentes, garantir o direito de ir e vir da população e assegurar o transporte de insumos e produção agrícola.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/46.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/46.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a substituição das lâmpadas queimadas na quadra sintética da Lagoa da Cruz, bem como o acréscimo de pontos de iluminação no local. A solicitação se faz necessária para garantir a segurança da população, tendo em vista que a quadra é um espaço de uso frequente por moradores da comunidade, especialmente no período noturno. A adição de mais pontos de luz também visa ampliar a proteção e incentivar o uso seguro do espaço público.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/47.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/47.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, especialmente à Secretaria Municipal de Saúde, a necessidade de designar um servidor municipal para realizar, uma vez por semana, o deslocamento até outras cidades com o objetivo de:_x000D_
 1 - Realizar a marcação de exames e consultas para pacientes do município que necessitam de atendimento fora da cidade;_x000D_
 2 - Retirar resultados de exames já realizados em clínicas, laboratórios ou hospitais de referência conveniados;_x000D_
 3 - Prestar apoio logístico e administrativo em demandas relacionadas à regulação de vagas e atendimentos na área da saúde._x000D_
 Justificou afirmando que a maioria dos exames e consultas especializadas são realizados em outras cidades, principalmente em Curitiba, e a ausência de um servidor encarregado compromete o acesso da população a esses serviços._x000D_
 A presença de um agente da prefeitura realizando tais tarefas semanalmente proporcionaria mais agilidade e eficiência no atendimento, pois a antiquada política de agendamento via telefone está cada vez mais comprometida e ineficiente._x000D_
 Ressaltamos que essa medida contribuiria diretamente para a melhoria da qualidade do atendimento de saúde pública, refletindo em mais dignidade e respeito ao cidadão.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/48.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/48.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciado o patrolamento da estrada que liga o Arroio do Tigre até a localidade de Boa Vista, tendo em vista as péssimas condições de trafegabilidade do referido trecho._x000D_
 A presente solicitação se faz necessária devido às más condições da estrada, que têm causado grandes transtornos aos moradores, produtores rurais e demais usuários da via. Trata-se de uma estrada de grande importância para a mobilidade local e o escoamento da produção agrícola, o que reforça a necessidade de uma intervenção por parte do setor de obras.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/49.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/49.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciada, com a máxima urgência, a manutenção da estrada conhecida como Estrada do Pinheirão, na região do Pedroso, que dá acesso à localidade de Água Amarela._x000D_
 A referida estrada ficou sem os devidos reparos quando foram feitas as melhorias nas estradas principais da região, e atualmente se encontra em péssimas condições de trafegabilidade, dificultando o deslocamento tanto dos agricultores quanto dos demais moradores que utilizam essa via, especialmente aqueles que se deslocam da região da Água Amarela em direção ao asfalto da BR._x000D_
 Diante da sua importância para a mobilidade da comunidade e para o escoamento da produção rural, solicitamos que seja dada atenção a essa demanda, a fim de garantir segurança e melhor condição de tráfego aos usuários.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/50.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/50.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a instalação e manutenção da iluminação pública na rua que dá acesso ao Pesque-Pague, localizada ao lado da Serraria Cordeiro._x000D_
 A presente solicitação se faz necessária devido à falta de iluminação no local, que tem gerado insegurança para os moradores e, principalmente, para os estudantes universitários que transitam pela via no período noturno. Trata-se de uma rua bastante movimentada, utilizada por diversas pessoas que chegam da faculdade à noite e necessitam de melhores condições de segurança e visibilidade._x000D_
 Diante disso, reforçamos a importância de que essa demanda seja atendida com a maior brevidade possível, garantindo mais segurança e qualidade de vida à população que utiliza essa via diariamente.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/51.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/51.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, juntamente com o Secretário de Obras, agilize o processo necessário para colocar em operação a carreta que se encontra parada há aproximadamente dois meses._x000D_
 Ressalta-se que o município dispõe de motoristas qualificados e capacitados para operar o equipamento, e que a utilização da carreta trará inúmeros benefícios para a população e para os serviços públicos, especialmente pela agilidade no transporte de materiais e pela grande quantidade de pedras que ela é capaz de transportar em uma única viagem._x000D_
 Diante da necessidade de otimizar os serviços de manutenção de estradas e demais demandas do município, reforçamos que essa medida é de extrema importância para atender, com mais eficiência, as necessidades da comunidade.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/52.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/52.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que apresente uma justificativa formal sobre os motivos pelos quais a rodoviária do município não está em funcionamento._x000D_
 Além disso, solicita-se que sejam informados se existe algum tipo de incentivo, apoio ou programa destinado a eventuais interessados em explorar comercialmente ou prestar serviços no local. Tal questionamento surge diante das frequentes manifestações da população, que tem sentido falta da rodoviária em funcionamento, considerando sua importância para o deslocamento dos munícipes e para a mobilidade urbana._x000D_
 Diante da relevância do tema e da demanda da comunidade, aguardamos uma resposta e eventuais providências por parte desse Poder Executivo, reforçando a importância do esclarecimento e de soluções que atendam às necessidades da população.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/53.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/53.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através da Secretaria Municipal de Saúde, providencie a aquisição de um veículo adaptado para cadeirantes, visando garantir mais acessibilidade, conforto e segurança no transporte dos munícipes que dependem desse serviço._x000D_
 A presente solicitação se faz necessária tendo em vista que nosso município conta com várias pessoas cadeirantes, que enfrentam dificuldades, principalmente no momento dos deslocamentos para tratamentos médicos fora do município, como na cidade de Curitiba. A aquisição desse veículo adaptado permitirá um transporte mais digno, seguro e adequado às necessidades dessas pessoas, contribuindo significativamente para a melhoria na qualidade dos serviços prestados pela Secretaria de Saúde._x000D_
 Diante disso, reforçamos a importância de que essa demanda seja atendida com prioridade, considerando o impacto positivo que trará para a mobilidade e bem-estar da população cadeirante do nosso município.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/54.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/54.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através da Secretaria Municipal de Educação, em conjunto com a Secretaria Municipal de Saúde, realizem um levantamento detalhado sobre o número de crianças com Transtorno do Espectro Autista (TEA) em nosso município._x000D_
 Após a conclusão desse levantamento, solicita-se que seja realizada uma audiência pública envolvendo os pais, profissionais da educação, profissionais da saúde e representantes das secretarias competentes, com o objetivo de debater as necessidades, propor ações e discutir políticas públicas voltadas ao atendimento e inclusão dessas crianças no âmbito educacional e social._x000D_
 Essa iniciativa se faz necessária diante do crescimento da demanda e da necessidade de promover um atendimento mais adequado, eficiente e humanizado, garantindo os direitos das crianças com autismo e oferecendo suporte às famílias.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciado o patrolamento e o empedramento da Estrada do Serro Lindo, que passa pela propriedade de João Maria Czikailo, Zabloski, até os moradores Nelson Stanislovicz e Eduardo Stanislovicz, com saída na Estrada Grande. A solicitação se faz necessária devido à precariedade atual da via, que serve como importante rota de acesso às lavouras locais, sendo fundamental para o escoamento da produção agrícola. As condições inadequadas comprometem o tráfego e dificultam a circulação dos produtores, gerando transtornos e possíveis prejuízos à economia rural da comunidade.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciada urgentes reparos no bueiro da Água Amarela de Cima, localizado na propriedade de Moacir e Jussara. A solicitação se faz urgentemente necessária em virtude dos danos causados pelas últimas chuvas intensas, que destruíram a cabeceira do bueiro, comprometendo o acesso à localidade. Este bueiro é essencial para a circulação de 10 famílias da região, que agora enfrentam risco de isolamento, especialmente com a previsão de novas chuvas. A situação, além de impedir o trânsito seguro de veículos e moradores, pode agravar-se rapidamente, colocando em risco a integridade dos cidadãos.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/57.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/57.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, sejam adotadas providências quanto à sinalização de trânsito no município. A solicitação refere-se à falta de placas de sinalização, especialmente as de "PARE", em diversas esquinas da cidade, o que representa risco constante de acidentes. Como exemplo, cita-se a esquina próxima à casa do senhor Bruno Kurpiel e à propriedade do senhor Osni, no sentido cemitério. A via que segue no sentido Porto de Pedra é preferencial, assim como no sentido contrário. No entanto, devido à falta de placas de "PARE" nas vias que cruzam essa rua, os motoristas acabam não sabendo quem tem a preferência, o que tem causado confusão e risco de acidentes. Além disso, solicita-se que o Setor de Obras entre em contato com a empresa responsável pela obra de asfaltamento nas imediações do campo de futebol, tendo em vista que não há sinalização ou aviso no local, e há frequentes estacionamentos irregulares em frente ao trecho em obras, como, por exemplo, em frente ao posto de saúde, fazendo com que os veículos acabem ficando no meio da via, o que eleva consideravelmente o risco de acidentes de trânsito. A presente solicitação visa garantir a segurança no tráfego urbano, prevenindo acidentes e promovendo a ordem viária no município</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/58.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/58.docx</t>
   </si>
   <si>
     <t>“Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciada a fiscalização e a devida manutenção na Estrada dos 10 Alqueires, localizada na divisa do município, com execução de patrolamento e reparos nos pontos mais críticos._x000D_
 A solicitação se faz necessária porque a situação da estrada tem dificultado a passagem de veículos e o acesso dos moradores e produtores rurais da região. Por ser uma via importante para a locomoção e o transporte da produção agrícola, especialmente por estar na divisa do município, é urgente que o setor de obras realize os reparos necessários._x000D_
 No aguardo da atenção de Vossa Excelência, por se tratar de uma demanda essencial à mobilidade e à economia da comunidade, renovamos votos de estima e apreço.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/59.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/59.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação da rede de iluminação pública na comunidade do Posto Train, Água Amarela de Baixo. Tendo em vista que já existem 14 postes instalados, além de outros que ainda não há luminárias ou fornecimento de iluminação nos mesmos. Desde a propriedade da Sra. Rita Ferreira, até a residência da Sra. Leoni Krinski. A ausência de iluminação compromete diretamente a segurança pública, favorecendo a ocorrência de furtos, vandalismo e acidentes, além de gerar sensação de insegurança entre os residentes, principalmente durante a noite. Além disso, a ampliação da rede de iluminação contribui para a valorização do espaço urbano, promove maior circulação de pessoas nas vias e melhora a qualidade de vida da população local. Considerando que a infraestrutura básica (postes) já se encontra instalada, a implantação das luminárias representa um investimento de baixo custo com alto impacto social.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/60.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/60.pdf</t>
   </si>
   <si>
     <t>Indica ao setor competente da Administração Municipal que seja realizada a abertura de processo licitatório para aquisição de equipamentos e materiais veterinários, tais como agulhas, seringas, equipos, e aparelhos de vacinação, destinados ao atendimento de animais pertencentes aos Munícipes. A presente indicação tem como objetivo fortalecer o atendimento veterinário oferecido à população, especialmente às famílias de baixa renda que não têm condições de adquirir os insumos necessários para o cuidado com seus animais. Muitos tutores enfrentam dificuldades em garantir a vacinação, aplicação de medicamentos e pequenos atendimentos por falta de materiais básicos. Com a aquisição desses equipamentos, a profissional responsável poderá prestar um serviço mais completo e eficiente, assegurando o bem-estar animal, prevenindo doenças e colaborando para a saúde pública do município, já que animais saudáveis significam menos riscos de zoonoses e maior controle sanitário. Considerando a importância do atendimento veterinário gratuito e acessível, como ação diretamente relacionada à Saúde Pública, solicita-se a devida atenção e providências por parte do setor competente.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/61.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/61.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciada a construção de um bueiro na estrada que liga Cooperativa Bom Jesus, em direção a Igreja da São Luís, na divisa do terreno do senhor Tadeu Gelinsnki, onde a água atualmente passa por cima da estrada. A solicitação se faz necessária tendo em vista que o local conta com um tanque de água utilizado pelos agricultores para abastecimento das lavouras, sendo essencial para o desenvolvimento das atividades rurais. A ausência de drenagem adequada tem causado danos na estrada, dificultando o acesso e prejudicando o tráfego de veículos, especialmente em períodos de chuva. No aguardo da atenção de Vossa Excelência, por se tratar de uma demanda urgente para a infraestrutura rural e o apoio à agricultura local, renovamos votos de estima e apreço.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/62.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/62.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciado o patrolamento e o empedramento da estrada que passa pela propriedade da senhora Soeli Pzivitovski até a oficina do Felipe, na comunidade da Água Amarela de Baixo. A solicitação se faz necessária devido à precariedade atual da via, que é utilizada diariamente pelos moradores da localidade. As condições inadequadas comprometem o tráfego, dificultando a circulação de veículos e gerando transtornos à comunidade. No aguardo da atenção de Vossa Excelência, por se tratar de uma demanda urgente para a infraestrutura e logística local, renovamos votos de estima e apreço.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/63_indicacoes_joao_issacard_borba_lampadas.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/63_indicacoes_joao_issacard_borba_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor competente, seja providenciada a troca das lâmpadas do pátio do Posto de Saúde da comunidade do Lavador. Informamos que atualmente existem duas lâmpadas no local e ambas encontram-se queimadas, o que compromete a iluminação do espaço, trazendo insegurança para usuários e servidores. A substituição das lâmpadas é uma medida simples, porém essencial para garantir melhores condições de atendimento e segurança à população._x000D_
 No aguardo da atenção, por se tratar de uma demanda básica e necessária para o bom funcionamento de um serviço público essencial, renovamos votos de estima e apreço.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/64_indicacoes_joao_issacard_borba_lavador.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/64_indicacoes_joao_issacard_borba_lavador.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor de Obras, seja realizada com urgência a recuperação da estrada na região conhecida como “Estrada do Morro”, localizada na comunidade do Lavador. A solicitação se faz necessária devido aos danos causados pelo excesso de chuvas em uma área de forte inclinação, o que agravou consideravelmente as condições de tráfego. Destacamos que, por ser período de plantio do fumo, os fumicultores estão encontrando dificuldades para acessar suas lavouras, o que pode comprometer seriamente a produção e a renda de diversas famílias da região. No aguardo da atenção, por se tratar de uma demanda urgente para a infraestrutura rural e apoio à agricultura familiar, renovamos votos de estima e apreço.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/65.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/65.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a manutenção e limpeza das valetas de drenagem “mata-burro” localizados na região da Água Amarela de Cima. A solicitação tem por objetivo melhorar as condições de tráfego, garantindo mais segurança e comodidade aos moradores, produtores rurais e demais cidadãos que utilizam diariamente as vias da região. A manutenção preventiva e a limpeza dos mata-burros são fundamentais para evitar acidentes, preservar as estradas vicinais e assegurar o bom escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/66.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/66.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja realizado um estudo para a implantação de iluminação pública no trajeto que liga a cidade até a Igreja Ucraniana, região bastante utilizada pela população para a prática de caminhadas e que também integra o centro histórico do município. A solicitação busca oferecer maior segurança e conforto aos munícipes que utilizam o trajeto, especialmente no período noturno, além de valorizar o patrimônio cultural e turístico representado pela Igreja Ucraniana. A iluminação adequada contribuirá para o incentivo ao lazer, a preservação do centro histórico e o fortalecimento da identidade cultural da comunidade.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/67.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/67.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor Competente, seja providenciada a troca da cobertura do ponto de ônibus localizado na região da Lagoa da Cruz, em frente à propriedade do senhor conhecido como Tigrão, tendo em vista que um galho de eucalipto caiu sobre a estrutura, ocasionando a quebra das folhas de telhas existentes. A solicitação tem por objetivo garantir melhores condições de segurança e conforto aos usuários do transporte público, que utilizam diariamente o referido ponto. A reposição da cobertura evitará transtornos em dias de chuva e sol intenso, proporcionando maior dignidade e proteção à população que aguarda o transporte coletivo naquele local.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/68.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/68.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciada a manutenção e o empedramento da estrada no trecho compreendido entre a escola do Butiá e a propriedade do senhor Teio Bay. A solicitação se faz necessária em razão das condições precárias da via, que comprometem o tráfego de veículos e pedestres, dificultam o transporte escolar e prejudicam o deslocamento dos moradores e produtores rurais da região. A manutenção e o empedramento desse trecho são fundamentais para garantir segurança, melhores condições de mobilidade e apoio ao escoamento da produção agrícola, fortalecendo a infraestrutura rural e a qualidade de vida da comunidade.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/69.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/69.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja estudada a possibilidade de construção de dois mata-burros na estrada do Butiá dos Soares, no acesso à propriedade do senhor Osmair dos Santos. A solicitação se faz necessária devido à existência de dois portões no referido trajeto, o que dificulta a passagem de veículos e, em especial, do transporte escolar. A instalação dos mata-burros trará mais praticidade, segurança e agilidade para os moradores, estudantes e para os próprios proprietários, além de melhorar o fluxo de tráfego na região.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/70.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/70.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja providenciado o empedramento no trecho do novo Desvio, onde a estrada foi cortada, mas não recebeu colocação de pedras. A solicitação se faz necessária em razão das chuvas recentes, que já dificultam o tráfego em alguns pontos da via, trazendo transtornos tanto para moradores quanto para produtores e demais usuários. O empedramento é essencial para assegurar melhores condições de mobilidade, evitando maiores danos à estrada e garantindo segurança no deslocamento</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/71.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/71.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, através do Setor competente, a realização de serviços de manutenção na Academia ao Ar Livre localizada na comunidade da Água Amarela de Baixo. A referida academia encontra-se em condições precárias, apresentando diversas peças soltas, além de sinais de má conservação, o que compromete a segurança dos usuários e impede a correta utilização dos equipamentos destinados à prática de atividades físicas. A Academia ao Ar Livre é um espaço público importante para a promoção da saúde, lazer e bem-estar da comunidade, especialmente para idosos e jovens que buscam a prática de exercícios físicos ao ar livre. A manutenção dos equipamentos é necessária para garantir acessibilidade, segurança e o pleno funcionamento deste espaço coletivo. Diante do exposto, solicita-se a manutenção urgente dos equipamentos, com reparos e, quando necessário, a substituição das peças danificadas, possibilitando melhores condições de uso à população.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/72.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/72.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através da Secretaria Municipal de Educação, estude a possibilidade de contratar um professor de Língua Ucraniana para atender a comunidade de nosso município. A presente solicitação se faz necessária em razão de que a maioria da população local é de descendência ucraniana, sendo perceptível a perda gradativa da língua e, consequentemente, de aspectos importantes da cultura que fazem parte da identidade do nosso povo. A contratação de um professor permitirá a oferta de cursos à comunidade, voltados ao ensino da leitura, da escrita e da fala em ucraniano, contribuindo para a preservação cultural e para o fortalecimento das raízes históricas do município. Diante disso, reforçamos a importância de que essa demanda seja analisada, considerando o impacto positivo que trará para a valorização cultural, a integração comunitária e a educação de nossa população.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/73.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/73.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, providencie a substituição da cobertura do ponto de ônibus localizado nas proximidades da residência da Sra. Tereza Kuczera. A presente solicitação se faz necessária tendo em vista que a cobertura encontra-se em estado precário, trazendo riscos e desconforto aos munícipes. Ressaltamos que a comunidade e, em especial, as crianças utilizam diariamente o referido ponto de ônibus, tornando urgente a realização do reparo ou substituição da cobertura. Diante disso, reforçamos a importância de que essa demanda seja atendida com prioridade, garantindo segurança, conforto e melhores condições de uso para a população que depende do transporte coletivo.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/74.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/74.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, providencie a manutenção e limpeza dos mata-burros localizados na comunidade Água Amarela “Faxinal”. A presente solicitação se faz necessária em razão das diversas reclamações recebidas da comunidade, destacando-se a urgência da situação. Recentemente ocorreram acidentes em que dois cavalos caíram nos mata-burros e acabaram se machucando, o que evidencia a necessidade de intervenção imediata para garantir a segurança de pessoas e animais que transitam pela localidade. Diante disso, reforçamos a importância de que essa demanda seja atendida com prioridade, a fim de evitar novos acidentes, melhorar as condições de tráfego e assegurar tranquilidade aos moradores da comunidade de Faxinal Água Amarela.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/75.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/75.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, para que através da Secretaria de Obras, realize a reforma ou substituição do bueiro localizado em frente à propriedade do Sr. Sérgio Volochen. O referido bueiro encontra-se com risco de desabamento, situação que se agrava pelo tráfego constante de veículos e, especialmente, da passagem do ônibus escolar. Ressaltamos que a medida é indispensável para garantir a segurança dos estudantes, dos moradores da região e dos motoristas que utilizam diariamente a via</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/76.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/76.docx</t>
   </si>
   <si>
     <t>Solicitou ao Poder Executivo que, através do Setor de Obras, seja realizado a manutenção da caixa de água abastecedora da comunidade do Butiá, nas proximidades da propriedade do senhor Antônio Voge. A solicitação atende a pedido de agricultores da localidade, os quais relataram que a caixa foi instalada há algum tempo, porém a obra não foi finalizada. Ressaltamos que a conclusão deste serviço é de extrema importância para a comunidade, uma vez que a referida caixa é utilizada pelos agricultores para pulverização e demais serviços indispensáveis às atividades da lavoura.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/77.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/77.docx</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor Competente, seja realizada a ligação do poço artesiano já perfurado há mais de um mês na comunidade do Lavador. A solicitação atende a pedido da própria comunidade, uma vez que, devido à falta de água, diversas famílias vêm enfrentando sérias dificuldades. A conclusão desta obra é de extrema importância para proporcionar melhores condições de vida, garantir o abastecimento regular de água e assegurar dignidade às famílias residentes na localidade.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/78.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/78.docx</t>
   </si>
   <si>
     <t>Solicitou ao Poder Executivo que, sejam prestadas informações a respeito da Indicação já apresentada referente à manutenção e limpeza dos mata-burros localizados na comunidade Água Amarela – “Faxinal”. A comunidade tem cobrado respostas quanto à execução dessa solicitação, tendo em vista a importância da conservação dos mata-burros para garantir o tráfego seguro de veículos e o deslocamento de moradores, transportadores e produtores rurais. A falta de manutenção compromete a mobilidade, a segurança e a qualidade de vida da população local. No aguardo de providências e informações sobre o andamento desta demanda, renovamos votos de estima e consideração.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/79.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/79.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, providencie a construção de um mata-burro na comunidade Água Amarela de Baixo, nas proximidades da caixa d’água, conforme demanda apresentada pela população local._x000D_
 A presente solicitação se faz necessária tendo em vista a reivindicação dos moradores, que relataram a dificuldade no tráfego da região e a necessidade de garantir maior segurança e acessibilidade para veículos, pedestres e animais. A instalação do referido mata-burro contribuirá para a melhoria da infraestrutura local._x000D_
 Diante disso, reforçamos a importância de que essa demanda seja atendida, a fim de promover melhores condições de locomoção e assegurar a tranquilidade e o bem-estar dos moradores da comunidade de Água Amarela de Baixo.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/80.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/80.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor competente, providencie a construção de caixas de concreto profundas, destinadas ao depósito de lixo e recicláveis, na comunidade Água Amarela de Baixo._x000D_
 A presente solicitação se faz necessária em razão de reivindicações da população local, que relatam dificuldades na coleta de resíduos. Atualmente, os moradores deixam os sacos de lixo à disposição do caminhão de coleta, porém, com frequência, cães acabam rasgando as sacolas e espalhando o conteúdo pelas vias públicas, causando sujeira e transtornos à comunidade. A instalação das caixas de concreto, com profundidade adequada para impedir o acesso dos animais, solucionará este problema e trará mais organização e higiene ao processo de coleta._x000D_
 Diante disso, reforçamos a importância de que essa demanda, a fim de garantir melhores condições de limpeza urbana, saúde pública e qualidade de vida aos moradores da comunidade Água Amarela de Baixo.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/81.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/81.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja realizada a recuperação completa da estrada principal que liga a cidade de Antônio Olinto ao Butiá._x000D_
 A referida via encontra-se em condições precárias, sem um trabalho de manutenção adequada há mais de um ano. Apesar de algumas intervenções pontuais realizadas pela atual gestão, é necessária uma ação mais ampla e definitiva em toda a extensão da estrada, considerando sua importância para o escoamento da produção agrícola, especialmente neste período de safra. A recuperação total da via garantirá melhores condições de tráfego, segurança aos usuários e apoio direto aos produtores rurais que dependem dessa estrada para o transporte de suas colheitas.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/82.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/82.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor de Obras, seja realizada a manutenção das estradas secundárias localizadas na Água Amarela do Meio e na Água Amarela de Cima, bem como na estrada do 112, que liga a comunidade da Água Amarela do Meio._x000D_
 A solicitação se faz necessária em razão das más condições de trafegabilidade das referidas vias, que vêm causando dificuldades aos moradores e produtores rurais da região. A manutenção adequada dessas estradas é essencial para garantir o acesso das famílias, o transporte escolar e o escoamento da produção agrícola, especialmente neste período de safra.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/83.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/83.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor de Obras, seja realizada a manutenção em todos os pontos de ônibus escolares do município._x000D_
 A solicitação tem por objetivo garantir segurança e conforto aos alunos e motoristas do transporte escolar, especialmente durante o período de chuvas. A conservação e melhoria desses locais são fundamentais para assegurar um transporte escolar digno e seguro, beneficiando diretamente as famílias e as comunidades atendidas pela rede municipal de ensino.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/84.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/84.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor de Obras, realize serviço de patrolamento e empedramento em trecho localizado em frente à residência do Sr. Gilson Kuczera, a fim de possibilitar um local adequado para manobra do caminhão utilizado pelo Sr. Laércio, responsável pela coleta de recicláveis e lixo do município. A referida solicitação tem por objetivo garantir melhores condições de trabalho ao profissional responsável pela coleta, bem como promover maior segurança e organização no tráfego local, beneficiando diretamente os moradores da região.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/85.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/85.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que seja avaliada a possibilidade de destinar o atual ônibus utilizado para o transporte dos universitários ao grupo da Terceira Idade, após a aquisição do novo veículo destinado aos acadêmicos. A solicitação tem origem em conversas com integrantes do grupo da Terceira Idade, que relataram dificuldades para participar de eventos e atividades em municípios vizinhos. Considerando o recente anúncio da compra de um novo ônibus para os universitários, entende-se que o veículo atualmente em uso poderia atender de forma satisfatória as necessidades do público da Terceira Idade, garantindo inclusão, segurança e melhores condições de deslocamento para eventos culturais e sociais.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/86.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/86.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja realizado o empedramento da estrada que dá acesso à residência do senhor Esmair dos Santos, na comunidade do Butiá. A referida estrada encontra-se em más condições de trafegabilidade, especialmente em períodos de chuva, o que tem impossibilitado a passagem do transporte escolar responsável por buscar os alunos que estudam no Colégio do Butiá. O trecho possui cerca de 500 metros até alcançar a estrada já empedrada, e, nos dias chuvosos, o morador precisa utilizar trator para conduzir as crianças até o ponto de embarque. O empedramento desse trecho é fundamental para garantir o acesso seguro ao transporte escolar, facilitar o deslocamento dos moradores e assegurar condições adequadas de tráfego na localidade</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_verbal_87-2025_12112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_verbal_87-2025_12112025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor competente, seja providenciada a instalação de iluminação pública na Rua Teodoro kogelinski, onde recentemente foram executadas obras de pavimentação asfáltica e colocação de novos postes, porém ainda sem a devida iluminação._x000D_
 A solicitação se faz necessária uma vez que a via permanece com baixa visibilidade no período noturno, ocasionando insegurança aos moradores, além de dificultar o tráfego de veículos. Considerando que já houve a implantação dos postes, resta a instalação das luminárias para garantir segurança, mobilidade e melhor qualidade de vida aos moradores da região.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_verbal_88-2025_12112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_verbal_88-2025_12112025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja verificada a possibilidade de realizar o patrolamento na Estrada dos 10 Alqueires, que liga à BR na localidade de Água Amarela._x000D_
 A solicitação também visa que seja estudada a realização de parceria com a Prefeitura da Lapa, tendo em vista que o município vizinho está realizando o britamento de pedra proveniente da pedreira próxima, o que pode viabilizar uma ação conjunta que beneficie ambas as comunidades, já que se trata de divisa de município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que, através do Setor de Obras, seja realizado trabalho de reparos na estrada que passa pela propriedade do senhor Jove e segue até a propriedade do senhor Rubinho, na comunidade do Butiá._x000D_
 A referida estrada foi aberta na gestão passada a pedido de pais de alunos, tendo em vista que por ali passa o transporte escolar. Atualmente, alguns trechos da via apresentam pontos críticos, o que tem dificultado o acesso e podendo comprometer a segurança dos estudantes e motoristas. Por esse motivo, torna-se necessária a realização dos reparos para garantir o adequado tráfego e o atendimento à comunidade.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_verbal_90-2025_12112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_verbal_90-2025_12112025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do Setor de Obras, seja realizado o serviço de patrolamento na estrada que dá acesso à propriedade do senhor Eduardo Baida, localizada nas proximidades da comunidade de São Luís._x000D_
 A solicitação se faz necessária devido às atuais condições da via, que têm dificultado o tráfego de veículos e o deslocamento dos moradores da região. Por ser uma estrada de uso cotidiano da comunidade, o patrolamento é importante para garantir segurança, mobilidade e melhor acesso.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_verbal_91-2025_felix12112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_verbal_91-2025_felix12112025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, por meio do setor competente, realize a substituição das lâmpadas queimadas no campo sintético da comunidade da Lagoa da Cruz._x000D_
 A solicitação se faz necessária em razão da reclamação de um morador, que relata não ter sido atendido em pedidos anteriores de manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_verbal_92-2025_marcos_huplo12112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_verbal_92-2025_marcos_huplo12112025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor competente, seja realizada a manutenção preventiva das câmeras de segurança já instaladas nas escolas municipais._x000D_
 Solicita-se, igualmente, que seja verificada a possibilidade de aquisição e instalação de novas câmeras, ampliando a cobertura das áreas internas e externas das unidades escolares, para reforçar a segurança dos alunos, servidores e demais usuários._x000D_
 A presente solicitação atende ao pedido de pais e comunidade escolar, tendo em vista que a vigilância eletrônica é medida importante para prevenção de incidentes, preservação do patrimônio público e maior tranquilidade às famílias.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/93.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/93.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor competente, proceda à construção do ponto de ônibus localizado nas proximidades da residência da Sra. Tereza Kuczera._x000D_
 A presente solicitação se faz necessária tendo em vista que a indicação já foi realizada anteriormente, porém a obra ainda não foi executada. Ressaltamos que, devido à inexistência do abrigo, as crianças que utilizam diariamente o transporte escolar acabam se molhando em dias de chuva._x000D_
 Diante disso, reforçamos a importância de que essa demanda seja atendida, garantindo segurança, conforto e condições adequadas de uso para todos que dependem do transporte coletivo no referido local.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/94.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/94.docx</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através do setor competente, providencie o patrolamento e o empedramento das estradas secundárias situadas na comunidade de Água Amarela de Baixo, Água Amarela do Meio e Água Amarela de Cima._x000D_
 A presente solicitação se faz necessária tendo em vista que as estradas se encontram em condições precárias, dificultando o tráfego de veículos, o deslocamento dos moradores._x000D_
 Diante disso, reforçamos a importância de que a demanda seja atendida com a devida atenção e prioridade, garantindo melhores condições de mobilidade, segurança e qualidade de vida aos munícipes que residem e transitam pela localidade.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, por meio do Setor de Obras, seja construída um bueiro na comunidade de Santos Andrade, nas proximidades da residência do senhor Floriano Staunetchey._x000D_
            A presente solicitação justifica-se pelo fato de que o referido acesso atende diversas propriedades da região e, embora a estrada seja frequentemente recuperada pelo  município, a ausência de um bueiro faz com que, a cada chuva, a água acabe danificando e desmanchando o trabalho realizado pela Prefeitura._x000D_
 Moradores e agricultores que utilizam diariamente a via, inclusive aqueles que possuem lavouras próximas às propriedades do senhor Francisco Monteiro e do senhor Toninho, relataram as dificuldades enfrentadas. Trata-se de uma estrada de grande importância para a comunidade, especialmente para o escoamento da produção agrícola e para o deslocamento das famílias que ali residem.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo que o setor competente estude a possibilidade de fechar a passagem existente ao lado do parquinho localizado nas proximidades do Campo Municipal._x000D_
                A presente solicitação decorre de reivindicações de moradores, que relataram ao vereador a situação de risco enfrentada pelas crianças que utilizam o parquinho. Embora tenha sido realizada a abertura da rua e a instalação de meio-fio, o local não se caracteriza como via de circulação. No entanto, motociclistas têm passado pelo trecho em alta velocidade, colocando em perigo as crianças que brincam ali diariamente. Ressalta-se, ainda, que o próprio vereador, enquanto acompanhava seu filho no parquinho, presenciou motociclistas transitando pelo local em alta velocidade, comprovando a gravidade da situação.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/97.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/97.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, através setor de Obras, seja providenciada a reposição de areia no campinho da comunidade da Lagoa da Cruz, localizado em frente ao Mercado Lima, uma vez que o local já se encontra com a terra exposta devido à falta de areia._x000D_
 A presente Indicação, se faz necessária visando proporcionar melhores condições para as crianças que utilizam o espaço para lazer, com segurança.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Poder Executivo</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º INCISO I DA LEI 929/2021 DE 11/08/2021, CONSIDERANDO A NECESSIDADE DE ADEQUAÇÃO DO PERÍODO DE CONTRATAÇÕES TEMPORÁRIAS À NECESSIDADE DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ANTONIO OLINTO/PR.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/976/pl_02-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/976/pl_02-2025_executivo.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº510/99, QUE CRIA CARGOS PÚBLICOS, ALTERA OS PADRÕES DE VENCIMENTO DOS CARGOS DO MUNICÍPIO DE ANTONIO OLINTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/977/pl_03-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/977/pl_03-2025_executivo.pdf</t>
   </si>
   <si>
     <t>"CONCEDE A RECOMPOSIÇÃO INFLACIONÁRIA E CONCESSÃO DE GANHO REAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, COM FUNDAMENTO NO INCISO X DO AETIGO 37 DA CONSTITUIÇÃO FEDERAL À SER IMPLEMENTADA NO EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/989/pl_04-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/989/pl_04-2025_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DEMOLIÇÃO DA "SEDE DO CAMPO MUNICIPAL" EM VIRTUDE DA EXECUÇÃO DE OBRA DE ALARGAMENTO E PAVIMENTAÇÃO DA RUA ESTANISLAU BOCZKOVSKI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE ANTONIO OLINTO, PARANÁ - REFIS 2025, NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>"ATUALIZA O PISO SALARIAL DOS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO, PARA O EXERCÍCIO DE 2025, AUTORIZA O CHEFE DO PODER EXECUTIVO ATUALIZAR A PARTIR DE 2026 O PISO POR MEIO DE DECRETO, E ALTERA O ANEXO DA LEI 484/98".</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_07-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_07-2025_executivo.pdf</t>
   </si>
   <si>
     <t>”AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 198.735,48 (CENTO E NOVENTA E OITO MIL E SETECENTOS E TRINTA E CINCO REAIS, E QUARENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_08-202522042025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_08-202522042025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II, III, e IV DA LEI MUNICIPAL Nº 510/1999, AMPLIANDO O NÚMERO DE VAGAS DE DETERMINADOS CARGOS PÚBLICOS DO MUNICÍPIO DE ANTONIO OLINTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_09-202502062025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_09-202502062025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_10-202526052025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_10-202526052025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (COMDPD) E O FUNDO MUNCIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (FUMDPD) NO MUNICÍPIO DE ANTONIO OLINTO - PR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>”AUTORIZA O MUNICÍPIO DE ANTONIO OLINTO À SE ASSOCIAR À ATEMA - ASSOCIAÇÃO DE TURISMO, CULTURA  E MEIO AMBIENTE DO VALE DO IGUAÇU, COM REPASSE  DE CONTRIBUIÇÃO ANUAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_12-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_12-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM OU SEM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_13-2025_04072025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_13-2025_04072025.pdf</t>
   </si>
   <si>
     <t>Prorroga até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação, aprovado por meio da Lei nº 804, de 17 de junho de 2015".</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_14-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_14-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ANTONIO OLINTO, PARA O QUADRIÊNIO 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_15_-2025_21082025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_15_-2025_21082025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a guarda de ônibus escolares do município de Antonio Olinto/PR em propriedades particulares de servidores motoristas das rotas rurais distantes da sede municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_diretores.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_diretores.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCESSO DE ESCOLHA E EXRCÍCIO DO MANDATO DOS GESTORES ESCOLARES NAS UNIDADES DA REDE PÚBLICA DE ENSINO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/17.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/17.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A FESTA AGRO OLINTO COMO PARTE INTEGRANTE DAS COMEMORAÇÕES DO ANIVERSÁRIO DO MUNCÍPIO DE ANTONIO OLINTO/PR, E A INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/pl_18-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/pl_18-2025_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI OFUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_19-2025_executivo02102025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_19-2025_executivo02102025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE - CONDEMA, DO MUNICÍPIO DE ANTONIO OLINTO/PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/pl_20-2025_executivo02102025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/pl_20-2025_executivo02102025.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE NORMAS GERAIS PARA O SERVIÇO DE INTERESSE PÚBLICO DE TRANSPORTE INDIVIDUAL DE PASAGEIROS EM VEÍCULO AUTOMOTOR LEVE DE ALUGUEL, MEDIANTE PAGAMENTO DE TARIFA ESTABELECIDA PELO PODER PÚBLICO".</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_21-2025_01102025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_21-2025_01102025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/pl_22-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/pl_22-2025_executivo.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O ESTADO DO PARANÁ E OS MUNICÍPIOS DO ESTADO DO PARANÁ SUBSCRITORES, COM A FINALIDADE DE FORMALIZAR A CONSTITUIÇÃO E ADEQUAÇÃO DO CONSÓRCIO  INTERGESTORES PARANÁ SAÚDE - CIPS AOS TERMOS DO REGIME PREVISTO NA LEI FEDERAL Nº 11.107/2005 E SUA REGULAMENTAÇÃO, VOLTADO AO DESENVOLVIMENTO DE AÇÕES NA ÁREA DA ASSISTÊNCIA FARMACÊUTICA NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/pl_23-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/pl_23-2025_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 510/99, QUE ALTERA CARGO PÚBLICO DO MUNICÍPIO DE ANTONIO OLINTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_24-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_24-2025_executivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANTONIO OLINTO PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/pl_25-2025_11112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/pl_25-2025_11112025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte – COMESP e o Fundo_x000D_
 Municipal de Esporte – FUMESP, e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/pl_26-2025_24112025.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/pl_26-2025_24112025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Antonio Olinto a realizar o_x000D_
 ressarcimento ao Município de São Mateus do Sul referente_x000D_
 aos valores despendidos com o Hospital e Maternidade Dr._x000D_
 Paulo Fortes após o término do Contrato CISVALI nº_x000D_
 017/2024, abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_27-2025_executivo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_27-2025_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS, AUXÍLIOS E RESSARCIEMENTOS A AGENTES POLÍTICOS, SERVIDORES E EMPREGADOS PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ANTONIO OLINTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2623,67 +2623,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_decreto_legislativo_01-2025_15082025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/978/pl_01-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_02-2025_assinado02062025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_03-2025_do_leg._-_denominacao_do_posto_de_saude_do_lavador_1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_complementar_01_revisto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/plc_02-2025.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/plc_03-2025_num11112025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/plc_04-2025_num11112025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_emenda_a_lei_organica_01-202506012025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/plom18032025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_0127062025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_0227062025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_03-2025_-_aplausos_1.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_04-2025_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/mocao_05-2025_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_06-2025_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/01_-_requerimento_ricardo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/02_-_requerimento_emerson.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/03_-_requerimento_03-2025_-_emerson_2.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/04_-_requerimento_04-2025_-_ricardo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/05_-_requerimento_05-2025_-_ricardo_1.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/06_-_requerimento_emerson.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/07_-_requerimento__emerson.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/08_-_requerimento_emerson.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_09-2025_21082025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/10_-_requerimento_10-2025_-_marinaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_11-2025__24112025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/975/01.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/979/02.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/980/03.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/981/04.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/982/05.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/986/06.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/987/07.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/988/08.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/990/09.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/991/10.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/992/11.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/993/12.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/997/13.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/998/14.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/15.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/16.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/17.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/18.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/03_-_requerimento_03-2025_-_emerson_2.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/21.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/22.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/23.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/24.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/25.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/26.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/27.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/28.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/29.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/30.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/31.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/32.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/33.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/34.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_35-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/36.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/983/01.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/984/02.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/985/03.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/994/04.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/995/05.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/996/06.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/999/07.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/08.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/09.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/11.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/12.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/13.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/14.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/15.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/16.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/17.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/18.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/19.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/20.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/21.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/22.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/23.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/24.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/25.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/27.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/28.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/29.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/30.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/31.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/32.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/33.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/34.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/35.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/36.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/37.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/38.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/39.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/40.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/41.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/42.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/43.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/44.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/45.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/46.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/47.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/48.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/49.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/50.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/51.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/52.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/53.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/54.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/57.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/58.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/59.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/60.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/61.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/62.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/63_indicacoes_joao_issacard_borba_lampadas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/64_indicacoes_joao_issacard_borba_lavador.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/65.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/66.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/67.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/68.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/69.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/70.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/71.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/72.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/73.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/74.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/75.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/76.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/77.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/78.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/79.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/80.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/81.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/82.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/83.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/84.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/85.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/86.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_verbal_87-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_verbal_88-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_verbal_90-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_verbal_91-2025_felix12112025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_verbal_92-2025_marcos_huplo12112025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/93.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/94.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/97.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/976/pl_02-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/977/pl_03-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/989/pl_04-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_07-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_08-202522042025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_09-202502062025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_10-202526052025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_12-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_13-2025_04072025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_14-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_15_-2025_21082025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_diretores.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/17.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/pl_18-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_19-2025_executivo02102025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/pl_20-2025_executivo02102025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_21-2025_01102025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/pl_22-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/pl_23-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_24-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/pl_25-2025_11112025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/pl_26-2025_24112025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_27-2025_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_decreto_legislativo_01-2025_15082025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/978/pl_01-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_02-2025_assinado02062025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_03-2025_do_leg._-_denominacao_do_posto_de_saude_do_lavador_1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_complementar_01_revisto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/plc_02-2025.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1142/plc_03-2025_num11112025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1143/plc_04-2025_num11112025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_emenda_a_lei_organica_01-202506012025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/plom18032025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/mocao_0127062025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/mocao_0227062025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_03-2025_-_aplausos_1.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_04-2025_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/mocao_05-2025_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/mocao_06-2025_-_aplausos.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/01_-_requerimento_ricardo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/02_-_requerimento_emerson.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/03_-_requerimento_03-2025_-_emerson_2.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/04_-_requerimento_04-2025_-_ricardo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/05_-_requerimento_05-2025_-_ricardo_1.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/06_-_requerimento_emerson.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/07_-_requerimento__emerson.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/08_-_requerimento_emerson.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_09-2025_21082025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/10_-_requerimento_10-2025_-_marinaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_11-2025__24112025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/975/01.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/979/02.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/980/03.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/981/04.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/982/05.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/986/06.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/987/07.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/988/08.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/990/09.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/991/10.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/992/11.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/993/12.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/997/13.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/998/14.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/15.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/16.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/17.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/18.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/03_-_requerimento_03-2025_-_emerson_2.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/21.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/22.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/23.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/24.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/25.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/26.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/27.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/28.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/29.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/30.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/31.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/32.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1138/33.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1139/34.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_35-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1152/36.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/983/01.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/984/02.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/985/03.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/994/04.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/995/05.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/996/06.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/999/07.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/08.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/09.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/11.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/12.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/13.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/14.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/15.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/16.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/17.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/18.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/19.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/20.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/21.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/22.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/23.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/24.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/25.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/27.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/28.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/29.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/30.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/31.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/32.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/33.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/34.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/35.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/36.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/37.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/38.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/39.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/40.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/41.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/42.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/43.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/44.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/45.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/46.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/47.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/48.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/49.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/50.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/51.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/52.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/53.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/54.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/57.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/58.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/59.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/60.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/61.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/62.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/63_indicacoes_joao_issacard_borba_lampadas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/64_indicacoes_joao_issacard_borba_lavador.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/65.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/66.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/67.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/68.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/69.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/70.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/71.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/72.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/73.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/74.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/75.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/76.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/77.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/78.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/79.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/80.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/81.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/82.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/83.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/84.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1140/85.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1141/86.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_verbal_87-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_verbal_88-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_verbal_90-2025_12112025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1150/indicacao_verbal_91-2025_felix12112025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_verbal_92-2025_marcos_huplo12112025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1153/93.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1154/94.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1160/97.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/976/pl_02-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/977/pl_03-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/989/pl_04-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_07-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_08-202522042025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_09-202502062025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_10-202526052025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/pl_12-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_13-2025_04072025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_14-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_15_-2025_21082025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_diretores.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/17.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/pl_18-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_19-2025_executivo02102025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/pl_20-2025_executivo02102025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_21-2025_01102025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/pl_22-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/pl_23-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_24-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1144/pl_25-2025_11112025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1156/pl_26-2025_24112025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_27-2025_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>