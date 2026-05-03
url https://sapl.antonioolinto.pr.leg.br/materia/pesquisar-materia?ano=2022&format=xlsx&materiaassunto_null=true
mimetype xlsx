--- v0 (2025-12-05)
+++ v1 (2026-05-03)
@@ -51,2817 +51,2817 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre a correção inflacionária dos vencimentos dos cargos de provimento efetivo, em comissão, função gratificada e subsídios dos agentes políticos da Câmara Municipal de Antonio Olinto e dá outras providências”.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilciano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/136/pl_05-2022_projeto_cavalgada_assinado.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/136/pl_05-2022_projeto_cavalgada_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a celebração do dia da cavalgada no Município de Antonio Olinto. Que será comemorada dia 22 de outubro”</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ricardo Wisnieski Alves</t>
   </si>
   <si>
     <t>“Institui a política de cicloturismo do Município de Antonio Olinto, para os fins que especifica, e dá outras providências”</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/211/pl_07_-2022__ok_site.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/211/pl_07_-2022__ok_site.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação do Projeto Geladeiroteca no âmbito do município de Antonio Olinto e dá outras providências".</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/210/pl_08_-_autoria_ricardo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/210/pl_08_-_autoria_ricardo.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de Campeonato oficiais de futebol e futsal amador no município de Antonio Olinto e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Joarez Iusviaki</t>
   </si>
   <si>
     <t>Autoriza a limitação de tráfego nas estradas rurais municipais de veículos que potencialmente possam causar danos a sua trafegabilidade em dias de alta precipitação pluviométrica e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/234/pl_10-2022_concurso_de_decoracao_natalina.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/234/pl_10-2022_concurso_de_decoracao_natalina.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para criação do “concurso de decoração natalina” no Município de Antonio Olinto e dá outras providências”</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/455/pl_12-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/455/pl_12-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para celebração da semana da agricultura no Município de Antonio Olinto. Que será comemorada na última semana do mês de julho”</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>“Dispõe sobre a celebração do dia do fumicultor no Município de Antonio Olinto. Que será comemorada dia 28 de outubro”</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Natálio Zildo Falcão</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/559/pl_14-2022_legislativo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/559/pl_14-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a instituição do dia Municipal em homenagem e gratidão aos profissionais de saúde que atuaram na linha de frente contra a COVID-19 e dá outras providências”</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/648/pl_16-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/648/pl_16-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DA SEMANA DO EMPREENDEDORISMO NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/561/pl_17-2022_legislativo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/561/pl_17-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>“Medidas preventivas aos crimes de violência sexual contra mulheres.”</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/649/pl_18.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/649/pl_18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO NO TRANSPORTE DE MUDANÇA INTERMUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_resolucao_02-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_resolucao_02-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ANTONIO OLINTO, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_35.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_35.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Ricardo Wisnieski Alves. Requerendo informações pertinentes ao ônibus destinado ao transporte de Universitários. Colocado em discussão, sobre a qual foi comentado que o referido ônibus encontra-se em manutenção. E que um veículo adquirido para esse fim, portanto já deveria estar rodando, e que apesar de ser velho, compensa reformar.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_36.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requerendo informações referentes à Projetos visando a instalação de Parque Industrial no Município, ou aquisição de imóveis para tal.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_37.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requerendo informações referentes à implantação do Projeto “Arena Meu Campinho”.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_38.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o andamento da reforma da Escola Municipal do Campo Marechal Cândido Rondon, na comunidade do Butiá. O Vereador Ricardo iniciou a Discussão dizendo que o Diretor da referida Instituição de Ensino procurou-os expondo que conversou diretamente com o Deputado, o qual afirmou que seria compromisso do Município a elaboração do Projeto, só a partir deste, será destinada a Emenda para execução da Obra. José Joarez destacou a importância de tais ampliações na Escola, e espera que não ocorra Politicagem em cima de obras Públicas, para que não venha afetar o desenvolvimento do Município e prejuízo na Educação das Crianças. Vereador Wilson esclareceu ao Vereador Marco que o Projeto se refere à construção e instalação de um Laboratório para uso dos Alunos, ressaltando que esta é uma exigência do Núcleo, esperando que seja feito esse Projeto, para agilizar na tentativa de conseguir a destinação da Verba proposta.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_39.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a quantidade e o valor de despesas com alimentação dos agentes Públicos Municipais, no exercício financeiro do ano 2021.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_42.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a aplicação da revisão geral anual dos vencimentos dos Agentes Comunitários de saúde (ACS), e Agentes de Combate à Endemias (ACE).</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_43.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requerendo Informações pertinentes à arrecadação de Tributos Municipais.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Wilson Napoleão Guenze</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_44.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito do Programa: Regularização Fundiária.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_45.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requerendo Informações sobre a entidade da APAE, e seus Alunos.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_46.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Requerendo Informações sobre o Centro de Eventos, e possíveis Projetos Esportivos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_47.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre projetos de melhorias nos abrigos de pontos de ônibus no Município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_48.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito do poço artesiano existente na comunidade do Imbuial.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_49.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a pertinentes da Obra de pavimentação asfáltica no Distrito de Lagoa da Cruz.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_50.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre possível existência de Projetos Urbanísticos no Município.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_51.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito das Obras, da Rua Amálio Ferreira da Silva.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_52.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito das Obras do muro da escola Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_53.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Através do qual requer informações pertinentes a direitos adicionais trabalhistas (insalubridade e periculosidade), aos funcionários do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_54.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requerendo informações referentes sobre atendimentos no dia 20 de Junho de 2022, no Posto de Saúde central do Município.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_55.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requerendo informações pertinentes à possíveis projetos da Criação e Implantação de uma Unidade do PROCON (Proteção e Defesa do Consumidor), no Município de Antonio Olinto.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_56.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Requerendo Informações acerca do motivo de desclassificação da Senhora Daniele de Fátima Bulkoski, para o cargo de Agente Comunitária de Saúde, relativo ao PSS 02/2022.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_57.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requerendo Informações sobre o Projeto de Obra da reforma da Escola Municipal João Francisco Siqueira, do distrito de Lagoa da Cruz</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Requerendo informações acerca dos processos administrativos em andamento e finalizados de todos os processos administrativos relacionados à Lei Municipal nº 963/2022 relativos a este  exercício financeiro, desde o início de sua vigência.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Requerendo informações ao Poder Executivo sobre os Projetos urbanísticos e de melhorias da infraestrutura na área periurbana do Distrito de Lagoa da Cruz.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/46/req._60_ricardinho_15-08.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/46/req._60_ricardinho_15-08.pdf</t>
   </si>
   <si>
     <t>Requerendo informações ao Poder Executivo a respeito da frota de tratores.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/122/ccf29082022_0002.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/122/ccf29082022_0002.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca do novo piso de enfermagem para o exercício 2022.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/123/ccf29082022_0003.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/123/ccf29082022_0003.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca da organização da Festa do Município que irá ocorrer em Outubro.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Reuquer ibformações do Poder Executivo acerca do Programa de Apoio Rural (PAR).</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Requer Informações do Poder Executivo a respeito do ISS no Município de Antonio Olinto.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Requerendo informações ao Poder Executivo a respeito de diárias e reembolsos de agentes públicos que se deslocam fora do município.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Requerendo informações a respeito da triagem para apanhar pacientes após o chamado quando utilizar veículo comum e ambulância.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/132/req._67_ricardo_05-09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/132/req._67_ricardo_05-09.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Poder Executivo a respeito da previsão da operacionalização do Poço artesiano na Localidade de Imbuial.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/133/req._68-_ricardo_05-09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/133/req._68-_ricardo_05-09.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca da conclusão da obra do asfalto do Distrito da Lagoa da Cruz.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Requerendo informações sobre dados referente a desemprego de  jovens entre 16 e 25 anos residentes no município que estejam desempregados e se há algum programa que estimule o primeiro emprego.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_70.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_70.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador José Joarez Iusviaki, Através do qual requer informações sobre a questão Cultural do Município, quanto à existência ou não de investimentos em Projetos para fomentar o desenvolvimento deste Setor.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_71.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_71.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador José Joarez Iusviaki, Através do qual requer informações referentes à previsão de Projetos em estudo ou desenvolvimento através da Secretaria de Agricultura para incentivo da cultura e comercialização de uvas no Município.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_72.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_72.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Ricardo Wisnieski Alves. Requerendo informações sobre a existência ou não de Projetos voltados ao prédio público existente na comunidade do Imbuial, o qual está em ruinas, e precisa ser demolido para que no local se construa alguma edificação capaz de propiciar atendimentos para consulta médica.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_73.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_73.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Ricardo Wisnieski Alves. Através do qual requer informações sobre a Política de auxílio para Funerais pelo Poder executivo, bem como avaliação dos critérios para receberem auxílio para custear tais despesas.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_74.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_74.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Ricardo Wisnieski Alves. Através do qual requer informações se o Município comercializa produtos oriundos da Agricultura Familiar e para quais locais são destinados, bem como da existência de Projetos para garantir a segurança alimentar.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_75.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_75.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Ricardo Wisnieski Alves. Através do qual requer informações se existe projeto para instalações de pontos de ônibus nas estradas municipais e, principalmente, nas regiões mais habitadas das comunidades e distritos do Município.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_76.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_76.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Ricardo Wisnieski Alves. Através do qual requer informações da possibilidade de instalações de redes e demais equipamentos de proteção no campinho de areia do Distrito de Lagoa da Cruz.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Pedindo informações em relação ao asfalto da Rua Adir Figueira Machiavelli</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Requerendo informações acerca da utilização do Centro de eventos Peterson Paulo Koslinski.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/237/req._79-2022_ricardo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/237/req._79-2022_ricardo.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Poder Executivo acerca de projetos relacionados ao aperfeiçoamento do Plano Diretor do Munícipio.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/238/req._80-2022_ricardo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/238/req._80-2022_ricardo.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Poder Executivo acerca dos gastos da Festa de Comemoração de 61 Anos de Emancipação Política.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_81-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_81-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo informações à respeito do Centro de Eventos "Peterson Paulo Koslinski"</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_82-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_82-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a possível existência de cobranças para atuação de Vendedores ambulantes no Município.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_83-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_83-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo informações quanto à concessão e pagamento de Progressões/promoções aos servidores Municipais, conforme determina a Lei 510/99, que trata do Plano de cargos e salários.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo acerca de Projetos urbanísticos de melhorias da infraestrutura na área periurbana do Distrito de Lagoa da Cruz.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/39/01-2022_07-02_ricardo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/39/01-2022_07-02_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que o executivo realize melhorias na estrada do Cedro.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/38/02-_2022__de_07-02.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/38/02-_2022__de_07-02.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Estude a possibilidade de aquisição de um terreno no Distrito da Lagoa da Cruz para construção de Posto de Saúde</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/144/agua_serrinha.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/144/agua_serrinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2022 de autoria do Vereador JOSÉ JOAREZ IUSVIAKI, Solicitando ao Poder Executivo, para que juntamente com os representantes da SANEPAR, seja estudada a possibilidade de ampliação da rede de água na Comunidade de Lagoa da Cruz._x000D_
 JUSTIFICATIVA: Justificou estar atendendo reivindicações de muitas Famílias principalmente moradoras mais distantes das margens da Pr. 281, onde não dispõe de água tratada. Destaca-se que há necessidade urgente da continuidade da rede que vai até a propriedade do finado Ivo Removicz, para que se estenda até as últimas casas da comunidade da Serrinha.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/146/manutencao_no_interior.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/146/manutencao_no_interior.pdf</t>
   </si>
   <si>
     <t>* Indicação nº04/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo através do Setor de Obras, realize um trabalho de recuperação em vários trechos de estradas vicinais, e Principais, nas comunidades de Água Amarela do Meio e de Cima._x000D_
 JUSTIFICATIVA: Justificou estar apresentando a presente Indicação, reforçando reinvindicações anteriores dos Vereadores Eliseu e Marinaldo, trazendo essa demanda da População, que necessita urgentemente de tais melhorias. Após retornado à Presidência, convidou o Sr. Secretário da Agricultura para explanar.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/147/05.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/147/05.pdf</t>
   </si>
   <si>
     <t>* Indicação nº05/2022 de autoria do Vereador Ricardo Wisnieski Alves. Para que o Poder executivo realize com um trabalho de limpeza no terreno do Centro de Eventos Peterson Paulo Kogelinski._x000D_
 JUSTIFICATIVA: Justificou afirmando que a referida Indicação se faz necessária para melhor aproveitamento da área pela População, bem como para manter o local com aparência agradável e acolhedora._x000D_
 Ressaltou que em visita ao local, confirmou a situação de “abandono”, necessitando urgente de um trabalho de limpeza, propiciando melhorias na estética do Ambiente.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/148/06.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/148/06.pdf</t>
   </si>
   <si>
     <t>* Indicação nº06/2022 de autoria do Vereador Ricardo Wisnieski Alves. Para que o Poder Executivo, através do Setor de Obras, realize com um trabalho de limpeza no terreno que sediará a Cancha de Society, no Distrito de Lagoa da Cruz. _x000D_
 JUSTIFICATIVA: Justificou a importância da referida Indicação, devido ao matagal estar tomando conta do local, causando inclusive uma má impressão, por se tratar de falta de zelo ao patrimônio Público.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/149/07.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/149/07.pdf</t>
   </si>
   <si>
     <t>* Indicação nº07/2022 de autoria do Vereador Ricardo Wisnieski Alves. Para que o Poder Executivo, através do Setor de Obras, realize com um trabalho de limpeza e manutenção, na Cacha de Futebol de salão, no Distrito de Lagoa da Cruz.                                       _x000D_
 JUSTIFICATIVA: Justificou a importância da referida Indicação, em regime de urgência, devido ao estado precário, principalmente no que se refere à sujeira (vandalismo), ao patrimônio Público, e por ser um local público, ocupado sempre por grande número de pessoas práticas esportivas, necessita-se que esteja limpo e em condições para receber a População.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/150/08.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/150/08.pdf</t>
   </si>
   <si>
     <t>* Indicação nº08/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo, através do Setor Competente considere a necessidade, e viabilize na medida do possível, a ampliação da rede de fornecimento de água potável às comunidades de Campina de Baixo e de Campina de Cima, atendendo reivindicações de moradores das referidas Comunidades.                                                                                                                                                    JUSTIFICATIVA:_x000D_
 Salienta-se que os moradores dessas duas localidades, serviam-se de poços convencionais para retirarem água para o consumo, os quais, entretanto, vieram a secar, razão pela qual se faz necessária a disponibilização de novo meio de fornecimento. _x000D_
 Vale ressaltar que cabe privativamente ao Município o fornecimento de água nos termos do art. 13, inc. XXXVII, da Lei Orgânica Municipal. _x000D_
 Destaca-se ainda que por ser serviço de natureza essencial requer-se urgência, na medida do possível</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/151/09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/151/09.pdf</t>
   </si>
   <si>
     <t>* Indicação nº09/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo estude a possibilidade da elevação da altura da Caixa de Água da comunidade do Lavador, para que com a força da gravidade a água chegue até famílias da referida região, que até então não estão recebendo água potável em suas residências._x000D_
 JUSTIFICATIVA: A presente Indicação é de extrema necessidade, para atender um número maior de Famílias, considerando que água é um caso de saúde, e um bem indispensável à todo ser vivo. _x000D_
 Fundamentou sua indicação no fato de caber privativamente ao Município o fornecimento de água potável nos termos do art. 13, inc. XXXVII, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/152/10.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/152/10.pdf</t>
   </si>
   <si>
     <t>* Indicação nº10/2022 de autoria do Vereador Ricardo Wisnieski Alves. Para que o Poder executivo através do Setor de Obras, viabilize com urgência a tampa em uma fossa séptica, no pátio do Posto de Saúde, no Distrito de Lagoa da Cruz. _x000D_
 JUSTIFICATIVA: Justificou a importância da referida Indicação em regime de urgência, devido da exposição do Público aos riscos de queda, principalmente crianças que circulam no local.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/153/11.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/153/11.pdf</t>
   </si>
   <si>
     <t>* Indicação nº11/2022 de autoria do Vereador Ricardo Wisnieski Alves. Para que o Poder Executivo, Setor de Obras, viabilize a colocação de pedras em frente às propriedades da Sra. Janaina, e barbearia do Sr. Salatiel na Pr. 281, Km 153 no Distrito de Lagoa da Cruz._x000D_
 JUSTIFICATIVA: Justificou afirmando estar atendendo reivindicações de várias pessoas que são proprietárias de lotes no referido local, e ambos estão com dificuldade de acesso às propriedades.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/154/12.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/154/12.pdf</t>
   </si>
   <si>
     <t>* Indicação nº12/2022 de autoria do Vereador Ricardo Wisnieski Alves. Para que o Poder Executivo, através do Setor de Obras, estude a possibilidade e a viabilidade de melhorias no quadro Urbano do Município (calçamentos, colocação de lixeiras, e concertos de algumas já existentes,)._x000D_
 JUSTIFICATIVA: Justificou a presente Indicação, como objeto de grande utilidade pública, na questão estética da Cidade, bem como visando maior Comodidade e Acessibilidade à População, especialmente idosos, crianças, e/ou portadores de necessidades Especiais, que precisam andar pelas ruas, expostos ao perigo de serem atropelados.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/155/13.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/155/13.pdf</t>
   </si>
   <si>
     <t>* Indicação nº13/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo através do setor de obras, viabilize um trabalho de patrolamento e empedramento da estrada do Mato Preto mais conhecida como “Estrada dos Barão”, a qual dá acesso a mais de 10 (dez) famílias e na qual passa ônibus escolar e carro da APAE._x000D_
 JUSTIFICATIVA: Tal solicitação se faz necessária, devido à referida estrada ser usada para escoamento de produção agrícola, para transporte escolar e que dá acesso a mais de dez casas, estando atualmente em más condições de circulação, principalmente depois das recentes chuvas, cumpre-nos fazer a presente indicação._x000D_
 O dever de conservação de estradas rurais pelo Município é previsto no art. 58, inc. XIII, da Lei Orgânica do Município de Antonio Olinto.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/156/14.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/156/14.pdf</t>
   </si>
   <si>
     <t>* Indicação nº14/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo através do Setor Competente, estude a viabilidade e a possibilidade, considerando a necessidade urgente de ampliação da rede de fornecimento de água potável, na região do Posto Train, Água Amarela de Baixo, já que várias famílias ainda não possuem fornecimento de água tratada em suas casas._x000D_
 JUSTIFICATIVA: A retirada de água de poços convencionais vem se tornando insustentável em muitas regiões de nosso Município, conforme observa-se em indicações anteriores, e a região do Posto Train não é diferente, seja devido aos poços estarem secando, seja por que é inviável utilizar a água de poços em regiões com muitas casas, ante risco de contaminação da água._x000D_
 Dando voz aos moradores da região do Posto Train, respeitosamente recorremos ao Poder Executivo, caracterizando a comunidade como área periurbana pelo Plano Diretor Municipal, desse modo com mais razão cabe ao Município o fornecimento de água nos ter</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/157/15.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/157/15.pdf</t>
   </si>
   <si>
     <t>* Indicação nº15/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo através do Setor Competente, estude a viabilidade e a possibilidade, considerando a necessidade urgente da perfuração de um Poço artesiano na Comunidade do Pedroso, já que várias famílias ainda não possuem fornecimento de água tratada em suas casas. _x000D_
 JUSTIFICATIVA: A retirada de água de poços convencionais vem se tornando insustentável em muitas regiões de nosso Município, conforme observa-se em indicações anteriores, e a região do Pedroso não é diferente, desse modo que a alternativa viável é a perfuração de um poço artesiano. Devido ao fornecimento de água ser serviço de natureza essencial requer-se urgência, na medida do possível, ao Poder Executivo._x000D_
 Destaca-se caber privativamente ao Município o fornecimento de água nos termos do art. 13, inc. XXXVII, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/158/16.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/158/16.pdf</t>
   </si>
   <si>
     <t>* Indicação nº16/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo através do Setor Competente Oficie através de Requerimento à Copel, sobre a necessidade um trabalho de poda de árvores em terreno da Prefeitura na região do Posto Train, atrás da Unidade de Saúde da Água Amarela de Baixo._x000D_
 JUSTIFICATIVA: Conforme informa morador da região, há árvores encostando na rede elétrica da Copel a situação está apresentando risco. Sendo o terreno da Prefeitura a esta, caberia fazer solicitação à Copel para que seja realizada a poda. É de se destacar que o risco de acidente com energia elétrica é real, havendo dezenas de pessoas mortas e feridas todos os anos nas redes da Copel. De modo, que cabe ao Poder Público adotar as medidas necessárias para evitar acidentes.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/159/17.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/159/17.pdf</t>
   </si>
   <si>
     <t>* Indicação nº17/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo estude a possibilidade e de se cumprir legalmente, em complementação a pedido de informação já realizado na sessão passada pelo Vereador RICARDO WISNIESKI ALVES, sobre a necessidade de observância do novo piso salarial dos Professores._x000D_
 JUSTIFICATIVA: Por meio da Portaria nº 67, de 4 de fevereiro de 2022 reajustou-se o piso salarial nacional dos profissionais do magistério em 33,24%, o que equivale ao importe de R$ 3.845,63 para jornada de 40 horas. Para o cálculo desse percentual usou-se o custo aluno ano do Fundeb, relacionado à arrecadação dos Estados e Municípios, de modo a se presumir a existência recursos._x000D_
 É de se observar que não se estão em questão super salários, mas patamar essencial à valorização de função tão importante como a de Professor, bem como medida essencial para aproximar seus vencimentos, à de outros cargos de nível superior neste Município._x000D_
 Salienta-se que vários Municípios d</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Eliseu Schimidt de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/160/18.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/160/18.pdf</t>
   </si>
   <si>
     <t>* Indicação nº18/2022 de autoria do Vereador Eliseu Schmidt de Oliveira. Para que o Poder executivo através do Setor de Obras, viabilize um trabalho de pavimentação, com o uso de paralelepípedos na estrada em frente à Escola Gasparina Simas Milléo, bem como em frente ao Posto de Saúde, na comunidade de Água Amarela de Cima_x000D_
 JUSTIFICATIVA: Afirmou que sua Indicação se faz necessária, devido à exposição de Alunos, Professores e demais Pessoas que circulam, à poeira levantada pelo grande fluxo de veículos de Transporte Escolar, e demais veículos de grande porte. Ressaltou opinando que, caso o Município não disponha de recurso próprio, que seja utilizado recurso proveniente do ICMS ecológico do Faxinal.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/161/19.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/161/19.pdf</t>
   </si>
   <si>
     <t>* Indicação nº19/2022 de autoria do Vereador José Joarez Iusviaki. Solicitando que o Poder Executivo, estude a possibilidade da contratação de um Profissional na área de Educação Física, para acompanhar e orientar as pessoas que utilizam as Academias ao ar Livre, existentes nas comunidades do interior, bem como na Sede do Município._x000D_
 JUSTIFICATIVA: Afirmou que sua Indicação se faz necessária, avaliando o número de pessoas que utilizam esses equipamentos, sem qualquer acompanhamento com um profissional com conhecimento no assunto. Destaca-se ainda, que com a possível contratação desse Profissional, seria um incentivo a mais para as pessoas à utilizarem essas Academias.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/162/20.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/162/20.pdf</t>
   </si>
   <si>
     <t>* Indicação nº20/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo através do setor de obras, realize um trabalho de melhorias de reestruturação (patrolamento e empedramento), nas estradas Principais e Vicinais das Comunidades de Santos Andrade e Estrela._x000D_
 JUSTIFICATIVA: Indicação se justifica por estar atendendo reivindicações de usuários das vias da referida Comunidade, que necessitam urgentemente de um trabalho de reestruturação, pois com a volta às aulas presenciais é de extrema importância dar condições de acesso para os veículos de transporte escolar, assim como os agricultores possam realizar suas atividades tendo em vista a época de plantio da safra.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/163/21.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/163/21.pdf</t>
   </si>
   <si>
     <t>* Indicação nº 21/2022 de autoria do Vereador José Joarez Iusviaki. Solicitando que o Poder Executivo, viabilize uma caixa para depósito de Lixo, a fixação de uma placa Indicativa, Próximo à encruzilhada da Estrada Velha, que dá acesso à Campina de Baixo, e demais melhorias, tais como um Bueiro, e alargamento em toda extensão da estrada._x000D_
 JUSTIFICATIVA: Justificou sua Indicação com base na necessidade da Demanda apresentada pela população, em reunião na Comunidade, na qual relataram que o bueiro existente é insuficiente para escoar toda a água das grandes chuvas alagando a Estrada, ressaltando ainda a necessidade de um alargamento em toda sua extensão, para facilitar o tráfego de máquinas agrícolas.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/164/22.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/164/22.pdf</t>
   </si>
   <si>
     <t>* Indicação nº 22/2022 de autoria do Vereador Ricardo Wisnieski Alves.  Para que o Poder Executivo, através do Setor Competente estude uma solução para uma situação, em que a água das chuvas se acumulam na Rua Amálio Ferreira da Silva, em frente à residência do Sr. Paulo Augusto Bueno._x000D_
 JUSTIFICATIVA: Afirmou Indicação se faz necessária, pois especialmente com as fortes chuvas ocorridas nos últimos dias, forma-se um alagamento especificamente no referido ponto acima citado, causando transtorno para os usuários.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/165/23.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/165/23.pdf</t>
   </si>
   <si>
     <t>* Indicação nº 23/2022 de autoria do Vereador Ricardo Wisnieski Alves. Solicitando que o Poder Executivo, através do Setor Competente avalie a possibilidade de mudar a placa de PARE, que indica “PREFERENCIAL”, para as Ruas Amálio Ferreira da Silva, e Avenida Reinaldo Machiavelli, para passar à dar Preferência à rua Adelino Cordeiro._x000D_
 JUSTIFICATIVA: Relatou a Importância de sua Indicação, destacando principalmente, pelo fato da maior intensidade de trânsito de veículos, ser na Rua Adelino Cordeiro, inclusive por se tratar de acesso à Igreja Ucraniana, um dos principais Pontos Turísticos do Município. Sugeriu que fosse retirada uma das 3 placas de PARE, as quais estão todas fixadas na Av. Reinaldo Machiavelli.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/166/24.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/166/24.pdf</t>
   </si>
   <si>
     <t>* Indicação nº 24/2022 de autoria do Vereador Ricardo Wisnieski Alves.  Para que o Poder Executivo, elabore e encaminhe à essa Casa de Leis, para apreciação dos Nobres Edis, Projeto de Lei, que vise possibilitar a Indenização à Particulares por danos causados por Agentes Públicos do Município no exercício de suas atribuições, em casos de prejuízos de pequeno valor, assim definidos por Lei._x000D_
 JUSTIFICATIVA: A referida Indicação se faz necessária afim de regulamentar a possibilidade de o Poder Público indenizar, de acordo com os trâmites estabelecidos pela Lei, pessoas que tenham prejuízos de pequena monta, ocasionados por Agentes Públicos Municipais, em exercício de sua Função.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/167/25.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/167/25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2022, de autoria do RICARDO WISNIESKI ALVES, Ao Poder Executivo, para que seja estudada a viabilidade de um Projeto para a Criação, e a implantação de uma unidade de atendimento à Proteção e Defesa do Consumidor, (PROCON). _x000D_
 JUSTIFICATIVA: A referida Indicação se faz necessária devido à necessidade de grande parcela da População, que têm seus direitos violados, direitos estes destacados no Art. 5 do Texto Constitucional, através do Inciso XXXII em relação ao Consumidor, onde “Compete ao Estado promover na forma da Lei, a defesa ao Consumidor”. Ressalta-se que a unidade do citado Órgão, tem abrangência de atendimento limitada ao respectivo Município, o que impede que os interessados possam ser atendidos em Municípios vizinhos.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/168/26.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/168/26.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2022, de autoria do Vereador RICARDO WISNIESKI ALVES, Ao Poder Executivo, para que através da Secretaria de transportes, viabilize transporte para o pessoal do Município interessado em regularizar o Título Eleitoral._x000D_
 JUSTIFICATIVA: A referida Indicação se faz necessária por se tratar de utilidade pública, para a População que necessita regularizar ou fazer o Título de Eleitor, no Cartório Eleitoral no Município de São Mateus do Sul. Ressalta-se ainda a importância do Poder Público no incentivo da população ao exercício da Cidadania, cedendo o transporte e divulgando horário e local para embarque do Pessoal.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/169/27.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/169/27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI, ao Poder Executivo, para que através do Setor de Obras seja realizado um trabalho urgente de limpeza, no pátio da antena próxima ao Colégio “Duque de Caxias”, na Sede do Município._x000D_
 JUSTIFICATIVA: Justifica-se a importância da urgente limpeza, pois devido ao estado de abandono em que se encontra, o local torna-se um acúmulo de lixos, e consequentemente um perfeito local para a propagação de focos da DENGUE._x000D_
 Destaca-se que apesar de todo o esforço da Secretaria municipal da Saúde, dados têm revelado a existência de alguns focos, o que requer um esforço mútuo, onde um mínimo detalhe faz toda a diferença para evitar a possibilidade de maior proliferação.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/170/28.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/170/28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 28/2022, de autoria do vereador ELISEU SCHIMIDT DE OLIVEIRA, Para que o Poder Executivo, através do Setor de Obras, viabilize um trabalho de reestruturação na estrada conhecida como estrada do Sr. Antonio Martins.na comunidade de Água Amarela de Cima._x000D_
 JUSTIFICATIVA: Afirmou que sua Indicação se faz necessária, devido a precariedade da referida estrada, que tem como referência a entrada de acesso ao Sr. Almir Pereira, necessitando de um trabalho de patrolamento, empedramento, e reestruturação de uma ponte que foi danificada pelas fortes chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/171/29.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/171/29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 29/2022, de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo, através do Setor de Obras, realize a construção de uma ponte, em frente ao Comércio do Sr. Floriano Staunytchyi. Na estrada Principal na Comunidade de Avencal. _x000D_
 JUSTIFICATIVA: A referida Indicação se justifica devido o bueiro existente no local, encontra-se intransitável, e necessita urgentemente de melhorias, por ser local de acesso de muitas Pessoas.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/172/30.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/172/30.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2022, de autoria do Vereador RICARDO WISNIESKI ALVES, Ao Poder Executivo, para que através do Setor Competente viabilize a concessão aos Professores Municipais, a diferença entre o reajuste inflacionário de 14,44%, concedidos através da Lei nº 946/22, atingindo o que se refere o reajuste do piso nacional do Magistério._x000D_
 JUSTIFICATIVA: A referida Indicação trata da equiparação salarial dos Professores do Município, repassando os 18,80%, defasados quanto ao Piso Nacional do Magistério, de 33,24%, a exemplo de alguns Municípios do Estado do Paraná, conforme Projeto em anexo._x000D_
 Ressalta-se que Valorização do Professor não é favor, é Obrigação e reconhecimento àquele profissional formador de Cidadãos.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/173/31.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/173/31.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI, ao Poder Executivo, para que através do Setor de Obras, viabilize uma carga de pedras, para ser colocada na estrada próximo à entrada da residência do Sr. Arnoldo Benedito Sandoin. Na comunidade da Campina._x000D_
 JUSTIFICATIVA: Justifica-se a necessidade desta Demanda ser atendida com prioridade, devido à várias vezes tal pedido ter sido feito verbalmente na Secretaria de Obras, e não ter sido atendido.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/174/32.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/174/32.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI, ao Poder Executivo, para que através do Setor de Obras sejam fixadas placas de sinalização, no ponto da estrada conhecida como “Desvio”, que liga a Pr. 281próxima ao Auto Posto do Antoninho, até a estrada da Campina._x000D_
 JUSTIFICATIVA: Justifica-se a importância urgente da fixação de algum tipo de sinalização, como forma imediata de evitar acidentes. Inclusive moradores já presenciaram por várias vezes, motoristas expondo-se ao risco de sofrer acidentes.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/175/33.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/175/33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2022, de autoria do Vereador NATÁLIO ZILDO FALCÃO, ao Poder Executivo, Municipal, através do Setor Competente Oficie o Departamento de Estradas de Rodagens (DER), para que seja estudada a possibilidade de um redutor de velocidade (lombada) na Pr. 281, nas proximidades da Lavadeira de batatas. Vila São José._x000D_
 JUSTIFICATIVA: A referida Indicação é de extrema necessidade por se tratar de um local de grande circulação de Pessoas, com Empresas com entrada e saída de veículos de Cargas, Ponto de ônibus, fatores estes que contribuíram para o elevado número de acidentes ocorridos no referido local.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/176/34.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/176/34.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 34/2022, de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo, através da Secretaria de Viação e Obras Públicas, para que analise a viabilidade de nosso Município participar do programa “Estradas da Integração” do Governo do Estado do Paraná, por meio do qual são disponibilizadas patrulhas rurais para trabalhar com revestimento de trechos de estradas rurais com pedras irregulares. A participação no programa demandaria a apresentação de plano de trabalho pelo Município, dentre outros requisitos. _x000D_
 JUSTIFICATIVA: Os objetivos do programa dentre outros são reduzir o custo de manutenção das estradas rurais e prover condições técnicas e logísticas para melhoria da conservação das estradas rurais, capacitar as administrações municipais nas técnicas de gestão, manejo, e conservação de estradas rurais, com base nesses três objetivos pode-se concluir que o programa traria muitas vantagens ao Município de Antonio Olinto, caso possa vir a ser aqui viabilizado.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/177/35.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/177/35.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 35/2022, de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo, através do Setor de Obras, realize um trabalho de melhorias de reestruturação (patrolamento e empedramento), nas estradas Principais da Comunidade do Pedroso._x000D_
 JUSTIFICATIVA: A referida Indicação se justifica por estar atendendo reivindicações de usuários das vias da referida Comunidade, que necessitam urgentemente de um trabalho de reestruturação, pois devido às fortes chuvas ocorridas nos últimos dias, alguns pontos encontram-se intransitáveis. _x000D_
 Enfatizo que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola. Por esse motivo reafirmo que a referida Indicação é de grande valia para a melhoria dos serviços prestados à população do munícipio. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, através do Setor de Obras, realize um trabalho de melhorias de reestruturação do prédio do Posto de atendimento de Saúde da Comunidade do Imbuial.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/179/37.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/179/37.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 37/2022, de autoria do senhor Vereador JOSÉ JOAREZ IUSVIAKI, Solicitando ao Poder Executivo, para que através do Setor de Obras seja realizado um trabalho de reestruturação em estrada que dão acesso às propriedades dos seguintes Munícipes: Pedro Nogacz, Joanito Augustinhaki, Leonardo Charneski, Mano Pietraski, Sergio Romanhuk, e Edivino Tzarkos. Na comunidade de Cerro Lindo. _x000D_
 JUSTIFICATIVA_x000D_
 Justifica-se que em visita na referida Comunidade, percebeu que nos trechos que dão acesso às propriedades, todas necessitam um trabalho de reestruturação.  _x000D_
  Enfatizo que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola. _x000D_
 Por esse motivo reafirmo que a referida Indicação é de grande valia para a melhoria dos serviços prestados à população do munícipio.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/180/38.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/180/38.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 38/2022, de autoria do senhor Vereador Ricardo Wisnieski Alves. Ao Poder Executivo, para que seja estudado a possibilidade da elaboração de um Projeto de incentivo ao primeiro emprego aos jovens do Município._x000D_
 JUSTIFICATIVA referida Indicação é de grande interesse público devido à falta de oportunidade que principalmente a Juventude tem em conseguir colocação no mercado de trabalho, seja por falta de vagas ou por falta de capacitação profissional._x000D_
 Destaca-se que o principal fator que influencia a problemática do êxodo rural é justamente a falta de trabalho na Cidade de Origem. Portanto contando com a possibilidade da instalação de futuras Empresas, gerando novos Empregos, se torna de extrema importância que tenhamos o estímulo do Poder Público para o primeiro emprego de jovens e bem ainda para a qualificação destes para o trabalho. (Indicação acatada pela Presidência).</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/181/39.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/181/39.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 39/2022, de autoria do senhor Vereador Ricardo Wisnieski Alves. Ao Poder Executivo, para que através do Setor de Obras sejam executadas obras de melhorias em vários trechos de estradas principais e secundárias, nas comunidades de Lagoa da Cruz, Serrinha e Imbuial._x000D_
 JUSTIFICATIVA referida Indicação vem atender a demanda de usuários que dependem diariamente de que os trechos abaixo citados estejam em condições trafegáveis, pois são rotas de ônibus escolares, caminhões de carga, e máquinas agrícolas. Destaca-se como prioridade a estrada da Invernadinha, passando pela propriedade dos Familiares do finado “Jango Gato”, onde necessita inclusive de reestruturação da ponte de divisa com o Municípios de São Mateus do Sul. O pátio da Serraria do Sr. João Glaci, está inacessível, consequentemente às propriedades do Vanderlei Rodrigues, e João Carlos Barbosa. Caso semelhante na fábrica de compensados do Sr. Sandro Stachechen. A Rua Lavador, atrás da Lavadeira de Batatas, até a propr</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/182/40.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/182/40.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 40/2022, de autoria do senhor Vereador Ricardo Wisnieski Alves. Ao Poder Executivo, se existe algum projeto para reforma do auditório localizado atrás do Paço Municipal._x000D_
 JUSTIFICATIVA referida Indicação se faz necessária por se tratar de um espaço de grande utilidade para promoção de Eventos, construído com dinheiro Público, e no entanto em situação precária, com possibilidade de deteriorar ainda mais no decorrer do tempo. Por esse motivo reafirmo que a referida Indicação é de grande valia visando atender às necessidades da População, bem como do próprio Poder Público.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Marcos Antonio Veiga</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/183/41.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/183/41.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 41/2022, de autoria do senhor Vereador Marco Antonio Veiga. Ao Poder Executivo, Municipal, oficie o DER (Departamento de Estradas e Rodagens), através do Setor de Obras, viabilize a execução de um serviço emergencial de “Tapa Buracos”, na Pr. 281. Ou para que o caso seja resolvido com extrema Urgência, seja realizado pelo Setor de Obras._x000D_
 JUSTIFICATIVA referida Indicação em regime de Urgência se faz necessária, devido à situação em que a referida Pr. Se encontra, com buracos desde o início na Br. 476, até o Km 09 na sede do Município, pondo em risco a segurança dos usuários.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/184/42.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/184/42.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 42/2022, de autoria do senhor Vereador Eliseu Schimidt de Oliveira. Ao Poder Executivo, para que através do Setor de Obras, realize um amplo trabalho de reestruturação na estrada conhecida como “Estrada Velha”, na comunidade de Água Amarela de Baixo.	_x000D_
 JUSTIFICATIVA Afirmou ser uma Indicação de extrema utilidade pública, por se tratar um trecho de grande circulação de veículos, ônibus Escolares, e máquinas agrícolas, por se tratar de uma região predominantemente ocupada por grandes plantações, desde a propriedade do Sr. Edson Czkailo, até as proximidades da propriedade do Sr. Isidoro Mikalski. Enfatizou que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/185/43.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/185/43.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 43/2022, de autoria do senhor Vereador Eliseu Schimidt de Oliveira. Ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada secundária, desde a residência do Sr. Reinaldo Afonso, até a propriedade do Sr. João Colaço, na comunidade de Água Amarela de Cima.	_x000D_
 JUSTIFICATIVA Afirmou ser uma Indicação de grande valia, atendendo reivindicações de usuários devido à crítica situação em que o referido trecho se encontra. Por esse motivo reafirmou que a referida Indicação é de grande valia para garantir maior segurança e qualidade de vida à População.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/462/lamapadas_p._train.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/462/lamapadas_p._train.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº44/2022: Para que o Poder Executivo, através do Setor Competente viabilize a substituição de lâmpadas, na rede de Iluminação Pública, na Rua Waldemar Train, na comunidade de Água Amarela de Baixo.	_x000D_
 JUSTIFICATIVA:_x000D_
 Afirmou ser uma Indicação atendendo reivindicações de moradores e/ou usuários da referida via, visando proporcioná-los maior segurança e comodidade. Por esse motivo reafirmo que a referida Indicação é de grande valia para garantir maior qualidade dos serviços prestados à população do munícipio.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/187/45.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/187/45.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 45/2022, de autoria do Vereador GILCIANO MOREIRA, ao Poder Executivo busque parceria com a Prefeitura da Lapa, para que seja estudada a possibilidade da substituição da ponte próxima à residência do Sr. Ronaldo Levandoski, na divisa entre os dois Municípios. _x000D_
 JUSTIFICATIVA: A referida Indicação se justifica por se tratar de uma Demanda antiga da Comunidade, pois o modelo de ponte no local não comporta a vasão de água, principalmente nos dias chuvosos, o que consequentemente tem acarretado danos na estrutura da ponte, prejudicando o tráfego dos usuários. Sugeriu que fosse feita uma galeria, ou um “bueirão”, modelo já usado em outros locais, desde que este comporte a vazão, e solucione o Problema relatado.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/188/46.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/188/46.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 46/2022, de autoria do Vereador NATÁLIO ZILDO FALCÃO, ao Poder Executivo. Municipal, encaminhe à esta Casa de Leis informações referentes à destinação dos materiais da antiga Cancha de Rodeios, que existia próxima ao Centro de Eventos.	_x000D_
 JUSTIFICATIVA: referida Indicação objetiva cumprir a Legítima função fiscalizatória, além de atender reivindicações de praticantes desta atividade esportiva, alguns dos quais contribuíram com doações, para a construção da referida cancha. Destacou que de acordo com estas pessoas, as instalações foram retiradas do local pela Administração anterior, e jamais foi feita qualquer prestação de contas o que seria feito com os materiais ali existentes.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 47/2022, de autoria do Vereador NATÁLIO ZILDO FALCÃO, ao Poder Executivo. Municipal, através do setor de obras, realize serviços de recuperação (patrolamento e empedramento) na estrada Principal entre as comunidades de 3 Poços e Cerro Lindo.	_x000D_
 JUSTIFICATIVA: referida Indicação é de extrema relevância por ser utilizada por condução de transporte Escolar, bem como por se tratar de uma região predominantemente Agrícola, no referido trecho circula uma grande quantidade de máquinas e caminhões para escoamento da Produção. _x000D_
 Enfatizo que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola. Por esse motivo reafirmou que a referida Indicação é de grande valia para a melhoria dos serviços prestados à população do munícipio.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/190/48.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/190/48.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 48/2022, de autoria do Vereador RICARDO WISNIESKI ALVES, ao Poder Executivo, através do Setor de Obras, rebaixe a lombada próxima à residência do Sr. Paulo Heliton, na comunidade do Butiá._x000D_
 JUSTIFICATIVA: referida Indicação objetiva atender reivindicações de usuários da referida via, justificando estar enroscando embaixo dos carros devido ao excesso da elevação da lombada, pedindo que se não for possível rebaixá-la, que seja retirada completamente.</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Estude a possibilidade de implantar um projeto de arborização no Centro da Cidade, em especial nas proximidades da Praça São José.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_50_01-08-2022_ricardo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_50_01-08-2022_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo estude a possibilidade de alterar o trânsito na Rua Adelino cordeiro .</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/192/52.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/192/52.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 52/2022 de autoria do Vereador RICARDO WISNIESKI ALVES, Solicitando ao Poder Executivo, através do Setor de Obras, realize um trabalho de reestruturação na Rua Lavador, que se inicia desde a Br. 476 junto a Lavadeira HM, até próximo à Residência da Senhora Marta Macuco no Distrito de Lagoa da Cruz._x000D_
 JUSTIFICATIVA: Justificou estar refazendo essa Indicação, a qual já foi feita no mês de Maio de 2021, e não foi atendida, já foram solicitados tais serviços, incluindo melhorias na rede de Iluminação Pública, construção de bueiros, manilhamento, patrolamento e colocação de pedras._x000D_
 No aguardo da atenção, e certo de nesta ocasião contar com a vossa compreensão, renovamos votos de estima e apresso.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/193/53.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/193/53.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 53/2022 de autoria do Vereador GILCIANO MOREIRA, Solicitando ao Poder Executivo, para que através do Setor Competente, viabilize melhorias na rede de Iluminação Pública, na Rua Adir Figueira Machiavelli. Centro_x000D_
 JUSTIFICATIVA: Justificou a Indicação afirmando que após a conclusão da pavimentação asfáltica na referida Rua, seria de grande valia um trabalho de reposição das lâmpadas que faltam, bem como a substituição de todas, por Lâmpadas de Led, proporcionando além de segurança e melhor visibilidade aos Usuários, melhorias também na estética do Local.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Para o Poder Executivo fiscalizar o excesso de peso nos veículos que transitam no município.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/194/55.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/194/55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 55/2022 de autoria do Vereador NATÁLIO ZILDO FALCÃO, solicitando ao Poder Executivo Municipal, para que través do Setor de Obras, destine uma carga de areia para ser colocada no Parquinho, além da instalação de cerca ao redor do mesmo. _x000D_
 JUSTIFICATIVA: A presente Indicação é de grande valia, visando preservar a segurança das Crianças usuárias dos equipamentos que o compõe, pois as bases de concreto que sustentam os brinquedos, estão expostos representando um grande perigo._x000D_
 Destaca-se ainda que a areia do parquinho onde as crianças brincam, servem também como deposito de fezes de cachorro de rua, o que podem causar algum tipo de doenças para os Usuários, razão pela qual necessita da colocação de uma cerca ao redor.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/195/56.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/195/56.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 56/2022: De autoria do Vereador ELISEU SCHMIDT DE OLIVEIRA, solicitando ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada do Sr. Oséias Garcia dos Santos, a qual inicia, desde a residência do Sr. João Pedro (Pai do Cid patroleiro de Antonio Olinto), até os fundos da propriedade do Sr. Emílio Machado, na comunidade de Água Amarela do Meio.	_x000D_
 JUSTIFICATIVA: Destacou a importância da referida Indicação, visando atender reivindicações de Moradores, ressaltando que devido ao estado precário de conservação, especialmente em dias chuvosos, este trecho torna-se intrafegável, o que vem causando grandes transtornos especialmente para pessoas enfermas, que frequentemente necessitam sair para tratamento médico.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_57_jose_joarez_15-09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_57_jose_joarez_15-09.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo efetue melhorias na estrada da Comunidade do  Espigão.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_58_ricardo_12-09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_58_ricardo_12-09.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo realize melhorias urbanísticas na no Distrito da Lagoa da Cruz</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_59_ricardo_12-09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_59_ricardo_12-09.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo realize melhorias nos acessos da Vila São José próximo a PR 281.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_60_gilciano_12-09.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_60_gilciano_12-09.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo realize melhorias na estrada que dá acesso ao Butiá dos Soares</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/198/parquinho_stos_andrade.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/198/parquinho_stos_andrade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 61/2022 de autoria do Vereador GILCIANO MOREIRA, Para que o Poder Executivo, estude a possibilidade de viabilizar a aquisição de um terreno, para futura instalação de um parquinho infantil, na Comunidades de Santos Andrade. JUSTIFICATIVA: A referida Indicação se justifica devido à necessidade de um local destinado ao público infantil, ter um espaço para atividades lúdicas, através da prática esportiva, garantindo melhor qualidade de vida.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/201/62.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/201/62.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 62/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI, Ao Poder Executivo Municipal, para que através do Setor Competente, seja estudada a possibilidade da instalação de um redutor de velocidade (lombada) no final da Rua Reinaldo Machiavelli, saída à comunidade de Campina._x000D_
 JUSTIFICATIVA: A presente Indicação objetiva atender reivindicações de moradores, solicitando tal estrutura como forma de prevenir acidentes, devido ao grande fluxo de pedestres, expostos à circulação de veículos em alta velocidade. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/202/63.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/202/63.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 63/2022, de autoria do Vereador NATALIO ZILDO FALCÃO, Para que o Poder Executivo Municipal, através do Setor Obras viabilize algumas cargas de pedras, para serem colocadas na Estrada principal próximo ao Kuinski, que liga as comunidades da Linha São João ao Santos Andrade._x000D_
 JUSTIFICATIVA: A presente Indicação é de extrema necessidade por se tratar de um trecho com grande circulação de veículos e máquinas agrícolas, com dificuldade de tráfego devido ao estado precário da referida estrada. Destaca-se que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/207/64.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/207/64.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 64/2022, de autoria do Vereador GILCIANO MOREIRA, A Presente indicação tem como objetivo solicitar ao Poder Executivo para que deflagre processo legislativo com vistas a alteração do art. 84 do Estatuto do Magistério, instituído pela Lei Municipal n° 484/1998, com a finalidade de proibir o duplo pagamento para professor que labora 20 horas semanais e que assume função de Direção Escolar, conforme minuta anexa._x000D_
 JUSTIFICATIVA: Justifica-se a necessidade de apresentação de proposta de lei de iniciativa do Poder Executivo para alteração do art. 82 da Lei Municipal nº 484/1998 (Estatuto do Magistério) em vista do teor do ofício n° 383/2022 da 1ª Promotoria de Justiça da Comarca de São Mateus do Sul, relativo ao Inquérito Civil n° 0136.22.000083-2, que desencadeou na Recomendação Administrativa n° 03/2022, no qual se demonstra que a atual redação do referido dispositivo é contrário ao entendimento consolidado do TJPR de que “o professor que labora com carga horária de 20 horas</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/208/65.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/208/65.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 65/2022, de autoria do Vereador GILCIANO MOREIRA, A Presente indicação visa solicitar que o Poder Executivo, através do Setor de Obras, atendendo reivindicações dos Usuários, realize um trabalho de reestruturação (Empedramento e alargamento), na estrada que liga a Estrada Velha, até a estrada da Campina, próxima à FRUTAX.   _x000D_
 JUSTIFICATIVA: Justifica-se a necessidade Salienta-se que os moradores das referidas localidades, necessitam de um trabalho amplo nas estradas, para facilitar o tráfego de veículos de transporte Escolar, de caminhões e máquinas agrícolas, e para escoamento das safras._x000D_
 Enfatizo que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola. _x000D_
 Por esse motivo reafirmo que a referida Indicação é de grande valia para a melhoria dos serviços prestados à população do munícipio. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/212/estatuto_do_idoso.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/212/estatuto_do_idoso.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 66/2022, de autoria do Vereador RICARDO WISNIESKI ALVES. Para que seja disponibilizado pelo Município transporte individualizado nos deslocamentos para realização de procedimentos na área da saúde quando os pacientes forem idosos ou pessoas debilitadas com dificuldade de locomoção._x000D_
 JUSTIFICATIVA: Justifica-se a necessidade da disponibilização de transporte individualizado na área da saúde a pacientes, que se se desloquem para outras cidades ou mesmo dentro do Município quando, idosos ou tiverem por qualquer razão a mobilidade reduzida._x000D_
 Existem diversos relatos de sofrimento desta parcela da população e de seus familiares da dificuldade encontrada, pois acabam tendo que viajar em ônibus de transporte coletivo de pacientes em viagens, principalmente para Curitiba._x000D_
 O Estatuto do Idoso (Lei n° 10.741/2003) estabelece que “a pessoa idosa goza de todos os direitos fundamentais inerentes à pessoa humana, sem prejuízo da proteção integral de que trata esta Lei, assegurando-se-lh</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/213/estrada_kuka.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/213/estrada_kuka.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 67/2022, de autoria do Vereador RICARDO WISNIESKI ALVES. realizado pelo Município através do Setor de Obras, um trabalho de reestruturação na estrada desde a Santa Cruz, comunidade de Santos Andrade, passando pela propriedade do Kuka, até a comunidade do Butiá._x000D_
 JUSTIFICATIVA: Justifica-se a necessidade de um trabalho de melhorias na estrada, nas referidas Comunidades, atendendo reivindicações de moradores locais, relatando as péssimas condições de tráfego, dificultando a circulação de veículos, gerando transtornos e prejuízos para os Produtores Agrícola. _x000D_
 Salienta-se ainda que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à propriedade agrícola. _x000D_
 Diante disso reafirmo que a referida Indicação é de grande valia para a melhoria dos serviços prestados à população do munícipio. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/223/68.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/223/68.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 68/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI. Para que sejam atendidos sem distinção, e de acordo com a ordem sequencial do protocolo realizado com o responsável pelo PAR (Programa de Apoio Rural), do Município._x000D_
 JUSTIFICATIVA: Justifica-se que a Lei Municipal nº 939 de 23 de Agosto de 2021 instituiu o Programa de Apoio Rural – PAR, com a finalidade de fomento e incentivo à produção e desenvolvimento da área Rural do Município. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/224/69.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/224/69.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 69/2022, de autoria do Vereador ELISEU SCHIMIDT DE OLIVEIRA. Para que o Poder Executivo, através do Setor de Obras, realize um trabalho de reestruturação na estrada que dá acesso à propriedade do Sr. Alício Teixeira, na comunidade de Água Amarela de Baixo._x000D_
 JUSTIFICATIVA: Afirmou ter conhecimento da situação da referida estrada, e vem através desta, atender reivindicação de Pessoas usuárias. Por esse motivo reafirmo que a referida Indicação é de grande valia para garantir o direito de ir e vir. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/227/70.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/227/70.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 70/2022, de autoria do Vereador NATÁLIO ZILDO FALCÃO. Para que através do Setor Competente, estude com urgência a possibilidade de serem construídas duas lombadas, nas proximidades do Bar da Luiza, especificamente em frente às propriedades dos Srs. Roni, e Finado Augusto Pietraski. Centro._x000D_
 JUSTIFICATIVA: A presente Indicação é de extrema necessidade, visando atender reivindicações de moradores locais, os quais relatam que nos referidos pontos existiam lombadas, no entanto foram retiradas, facilitando a ação de motoristas circulando em alta velocidade, pondo em risco a vida dos pedestres, especialmente crianças, que em horários de ida e retorno das aulas. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/239/71.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/239/71.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 71/2022, de autoria do Vereador RICARDO WISNIESKI ALVES. Ao Poder Executivo, para que através do Setor de Obras seja realizado um trabalho de reestruturação em toda a extensão da estrada da Serrinha desde a Pr. 281, no Distrito de Lagoa da Cruz, até a estrada Velha._x000D_
 JUSTIFICATIVA: A presente Indicação vem atender a demanda de usuários, residentes na Comunidade que se manifestam frequentemente, reivindicando tais serviços, Destacando como prioridade a ponte próxima a residência do Sr. Henrique Krushelski, no trecho que dá acesso à Estrada Velha, utilizada por um grande número de Pessoas, que vêm tendo dificuldade de tráfego devido ao risco de queda da referida ponte. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/240/72.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/240/72.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 72/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI Ao Poder Executivo, para que através do Setor competente, viabilize a instalação de uma Caixa de água, com ramificações de mangueiras, para instalações de torneiras em outros pontos, no Cemitério Municipal, na Sede do Município._x000D_
 JUSTIFICATIVA: Justifica-se a necessidade da presente Indicação, avaliando a dificuldade das pessoas especialmente nos dias que antecedem o “Dia de Finados”, que vêm lavar os túmulos de seus ente queridos, sendo somente uma torneira para ser compartilhada com muitas Pessoas. _x000D_
 Destaca-se ainda a necessidade inclusive em regime de urgência, de que sejam construídos banheiros (masculino e feminino), para uso da População, do lado externo da Capela Mortuária. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/241/73.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/241/73.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 73/2022, de autoria do Vereador GILCIANO MOREIRA Ao Poder Executivo para que através da Secretaria de Obras estude a possibilidade da construção de um bueiro na rua Theodoro Kogelinski, próximo ao final da rua João Dubiel no Centro._x000D_
 JUSTIFICATIVA: Justifica-se Justificou a Indicação afirmando que o local apresenta-se em estado de total abandono devido ao acúmulos de lixos descartados pela População, e que devido à falta de um bueiro para interligar as Ruas acima citadas, os usuários precisam fazer um contorno por outras ruas alternativas. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/304/empresa_maringa.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/304/empresa_maringa.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 74/2022, de autoria do Vereador JOSÉ JOAREZ IUSVIAKI, ao Poder Executivo, através do Setor Competente, Oficiar os responsáveis pela Empresa de Transportes “Expresso Maringá”, buscando informações referentes ao atendimentos prestado à População do Município de Antonio Olinto._x000D_
 JUSTIFICATIVA: Justifica-se a importância da presente Indicação, por se tratar de prestação de serviço de Utilidade Pública, especialmente quanto a Linha ANTONIO OLINTO – LAPA, que está inoperante há muito tempo, no entanto os usuários não têm nenhuma informação de retorno ou não da normalidade do atendimento.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/305/toldo.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/305/toldo.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 75/2022, de autoria do Vereador NATÁLIO ZILDO FALCÃO, ao Poder Executivo Municipal, para que seja estudada a possibilidade de construir uma cobertura (toldo), em frente à quadra de esportes próxima à Escola Monteiro Lobato._x000D_
 JUSTIFICATIVA: A presente Indicação é de grande valia, visando proteger as crianças da Escola acima citada, especialmente nos dias chuvosos, e que atualmente utilizam essa entrada para acessar e sair da Escola. Afirma-se ainda que após a conclusão das obras da Escola, com os Alunos não mais utilizando esse caminho, tal instalação continua sendo de grande valia para as a População em geral, em dias de Festas e demais Eventos sediados no local. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/404/76.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/404/76.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 76/2022, de autoria do Vereador GILCIANO MOREIRA Ao Poder Executivo, para que através do Setor Competente, viabilize a construção de Lombadas nas Rua Adir Figueira Machiavelli, e Reinaldo Antonio Pelegrino. Centro. JUSTIFICATIVA: Justificou a Indicação, afirmando que após a conclusão da pavimentação asfáltica na referidas Ruas, seria de grande valia, uma possível alteração no projeto original, inclusive aproveitando o tempo em que as máquinas responsáveis pela pavimentação, ainda permanecem na Cidade, para que sejam construídos Redutores de Velocidades nestes locais._x000D_
 Destaca-se que devido às boas condições de tráfego nas ruas recém pavimentadas, alguns motoristas se ariscam dirigindo em alta velocidade, pondo em risco a vida dos demais usuários, especialmente dos Pedestres. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/407/par.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/407/par.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO Nº 77/2022, de autoria conjunta dos Vereadores GILCIANO MOREIRA e RICARDO WISNIESKI ALVES, para que o Poder Executivo, ao analisar e escolher as prioridades da população, estude a possibilidade do valor de R$ 425.000,00 (quatrocentos e vinte e cinco mil reais), economizado e devolvido aos cofres da Prefeitura Municipal ser destinada ao Programa de Apoio Rural (PAR)._x000D_
 JUSTIFICATIVA: Tal solicitação é de grande valia, visando desta forma melhorar as condições de trabalho dessa classe que tanto contribui para o desenvolvimento do Município, sendo os responsáveis diretos pelo sustento da População. _x000D_
 Ressaltamos ainda que o Programa acima mencionado está presente na Lei 939/2021, Lei esta que não supre as demandas da População, por falta de recursos, de acordo com relatos dos responsáveis. Enfatizo que, de acordo com o art. 58 da Lei Orgânica Municipal; a produção agropecuária será protegida e fomentada mediante: XIII – abertura e conservação de estradas vicinais e de acesso à pr</t>
   </si>
   <si>
     <t>INDV</t>
   </si>
   <si>
     <t>Indicação Verbal</t>
   </si>
   <si>
     <t>Marinaldo Schmidt Lemes</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_verbal_no_07.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_verbal_no_07.pdf</t>
   </si>
   <si>
     <t>MARINALDO SCHIMIDT LEMES nº 07/2022, O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um trabalho de reestruturação nas estradas principais e secundárias das comunidades de Água Amarela de Cima, do Meio, e de Baixo. Justificou sua reivindicação afirmando que com o início das aulas, e no auge das colheitas, aumenta o fluxo de veículos nas estradas, e consequentemente seu desgaste, o que exige do Setor de Obras um trabalho constante, para manter as estradas trafegáveis.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_verbal_no08.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_verbal_no08.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 08 de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor Competente viabilize reparos nas redes de Iluminação Pública na Vila Rural, na comunidade de Cerro Lindo. _x000D_
 JUSTIFICATIVA: Justificou afirmando que vem através desta, atender reivindicações de moradores locais sobre a necessidade de colocação de mais lâmpadas na estrada de acesso à Vila, bem como substituição de algumas que estão queimadas.</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 09 de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize melhorias nas estradas da comunidade do Corvo Branco. _x000D_
 JUSTIFICATIVA: Justificou afirmando que há necessidade urgente de um trabalho de patrolamento nas estradas, e desobstrução de dois bueiros na estrada de acesso à Escola.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_verbal_no_10.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_verbal_no_10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 10 de autoria do Sr. Vereador WILSON NAPOLEÃO GUENZE. O qual solicitou ao Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação nas estradas Principais, bem como nas entradas que dão acesso às Propriedades, nas comunidade do Butiá, Água Vermelha, e Butiá dos Soares._x000D_
 JUSTIFICATIVA: Justificou afirmando que as estradas das referidas comunidades estão em péssimo estado, necessitando urgentemente de tais melhorias, garantindo melhor comodidade e segurança aos usuários, ressaltando que com o retorno das aulas presenciais, os ônibus de transporte escolar utilizam diariamente essas estradas.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_verbal_no_15.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_verbal_no_15.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 15 de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada que liga a comunidade da Serrinha à Estrada Velha._x000D_
 JUSTIFICATIVA: Justificou a importância de sua Indicação, atendendo reivindicações de usuários da referida via, que principalmente o trecho onde se situa a “serrinha”, está em situação precária.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_verbal_no_21.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_verbal_no_21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 21 de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através da Secretaria de Saúde viabilize mais uma linha telefônica para atendimento ao Público no Posto de Saúde, Centro._x000D_
 JUSTIFICATIVA: Justificou afirmando quanto à necessidade urgente dessa ampliação, devido ao aumento da demanda da População que necessita do referido serviço, no entanto raramente a linha está disponível para ligação.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_22.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 22/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, através da Secretaria Municipal de Educação, viabilize a ampliação do trecho da linha de transporte Escolar, para que se estenda desde a Ponte próxima da Igreja da Comunidade, até o portão da propriedade do Sr. Antonio Romanet. Justificou sua Indicação afirmando estar atendendo reivindicação de moradores, que relatam se tratar de um trecho longo para as crianças caminhar até o local onde passa o ônibus que faz esse trajeto.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_23.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 23/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, através do Setor competente para que seja repassado o valor correspondente à Insalubridade, aos Funcionários Públicos de acordo com a Lei. Justificou sua Indicação afirmando estar tendendo reivindicações da força de trabalho do Funcionalismo Público Municipal, e no cumprimento da função de Legislar, vem por meio desta, representa-los.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_24.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 24/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, disponibilize um abrigo no Ponto de esperar do ônibus Escolar, próximo à residência da Sra. Marta Macuco, na Br. 476. Justificou sua Indicação, afirmando sobre a necessidade urgente de tal benfeitoria, garantindo o mínimo de bem estar e proteção às crianças, contra as interpéries do tempo.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_28.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 28/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, para que através do Setor de Obras, realize melhorias no abrigo no Ponto de ônibus, em frente à residência do Sr. João Maza. Na comunidade de Água Amarela de Baixo. Justificou sua Indicação afirmando estar atendendo reivindicações de Pais de Alunos que ali aguardam o transporte escolar. Destacou que problemas se repetem em várias comunidades do interior do Município, inclusive teve casos de Pais que se mobilizaram, para construir tais abrigos para proteção de seus Filhos.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_29.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 29/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, para que através do Setor de Obras, iniciando próximo ao portão da propriedade do Sr. Antonio Romanet, até a antiga propriedade dos Cordeiros, em Água Amarela de Cima. Justificou afirmando a necessidade de sua Indicação ser atendida o mais breve possível, pois o referido trecho, é único acesso para escoamento de grande produção agrícola.</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 30/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, disponibilize o equipamento para molhar a estrada (anti-pó), em todo o trecho do “DESVIO”, desde a ponte do Rio Botikoski, até a saída dos Marquete. Justificou sua Indicação, afirmando que o trabalho é feito somente em alguns pontos, o que não resolve o problema de todos os moradores do entorno da via.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_31.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_31.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 31/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, por meio do setor competente envie à esta Casa de Leis, informações referentes ao poço artesiano da comunidade do Imbuial. Justificou afirmando que ouve reivindicações de moradores buscando informações em que estágio se encontra, para a conclusão das instalações da água para a População.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_32.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_32.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 32/2021, realizada em Plenário, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, por meio do setor competente envie à esta Casa de Leis, informações referentes à Obra de pavimentação asfáltica, no Distrito de Lagoa da Cruz. Justificou afirmando que necessita de respostas, para repassar à população que vêm cobrando informações em que estágio se encontra, e qual a previsão para conclusão da Obra.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_33.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 33/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, por meio do setor competente realize um trabalho nas redes de iluminação pública, no Distrito de Lagoa da Cruz. Justificou estar refazendo tal reivindicação, ressaltando que ano passado já o fez e não foi atendido, no entanto as ruas prosseguem sem Iluminação, em alguns pontos faltando lâmpadas, em outros com lâmpadas queimadas.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_35.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_35.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 35/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras viabilize a construção de uma ponte de concreto na comunidade do Mato Preto. Justificou relatando sobre necessidade urgente dessa construção, devido à sua localização, ponte de madeira não resistem a força do grande fluxo de água, especialmente em dias chuvosos.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_36.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 36/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, amplie as redes de água da comunidade de Água Amarela do Meio. Justificou afirmando a necessidade de uma grande parte das Famílias da referida comunidade que não dispõe desse recurso primordial para sobrevivência.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_37.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_37.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 37/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor de Obras realize melhorias na estrada que dá acesso a propriedade da Sra. Odete Narok, na comunidade de Cerro Lindo. Justificou estar atendendo reivindicações de moradores, citando especialmente a Senhora acima citada, que apresenta problemas de saúde, motivo este que requer facilidade para locomoção.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_38.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_38.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 38/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação, na estrada que se inicia próximo à propriedade do Sr. Laurinho Afonso, retornando até a propriedade do Sr. João Colaço, em Água Amarela de Cima. Justificou afirmando serem trechos curtos, portanto não requer longo tempo para que seja efetuada tal melhoria, ocasião em que as máquinas estão prestando serviços nas proximidades.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_39.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_39.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 39/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize melhorias na estrada principal da comunidade de Santos Andrade, até a propriedade do Sr. Celestino. Justificou sua Indicação, afirmando que a referida estrada está em situação precária, sem condições de tráfego, impossibilitando o escoamento da produção agrícola dos moradores locais.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_40.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_40.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 40/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, por meio do setor competente estude a possibilidade de disponibilizar a instalação de linha de telefone fixo, nos Postos de Saúde, nas comunidades do interior do Município. Justificou citando comunidades, especialmente a Lagoa da Cruz, onde situa-se o P.S. não tem sinal de telefonia, ressaltando que as operadoras não demonstraram interesse na questão, quando foram Oficiadas. Destaca-se que nas demais Comunidades também seria de grande valia, beneficiando inclusive os Profissionais de saúde de cada respectiva Localidade.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_52.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_52.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 52/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor Competente estude a possibilidade de conseguir mais 02 (dois) ônibus escolar para reestruturar a frota. Justificou estar atendendo a demanda da População, bem como do próprio Setor de Viação, sobre alguns veículos rodando em condições precárias. Sugeriu para que sejam oficiados Deputados, em busca de recursos para aquisição, através de Emendas Parlamentares.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_53.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_53.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 53/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor competente faça um levantamento quanto às moradias do Quadro Urbano, que não tem água encanada. Justificou sua Indicação, atendendo famílias da Rua Antonio Olinto, e na Rua atrás da Cooperativa, no Centro, onde já foi instalado o sistema de Esgoto, portanto necessitam urgentemente que seja estendida a Rede de água da SANEPAR, até suas residências.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_54.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_54.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 54/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de restauração na Rua Lavador, que se inicia desde a Br. 476 junto a Lavadeira HM, até próximo à Residência do Senhor Albino Kaczyk, no Distrito de Lagoa da Cruz. Justificou estar refazendo essa Indicação, na qual no mês de Maio de 2021, e não foi atendida, já foram solicitados serviços de Instalação de Iluminação Pública, sendo ainda necessário melhorias como desobsutrução de bueiros, patrolamento e colocação de pedras.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_55.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 55/2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um amplo trabalho de restauração em todas as Ruas na “Vila do Morro”, atrás do Mercado Lima no Distrito de Lagoa da Cruz. Justificou que tais melhorias já foram solicitadas em mês de Abril de 2021 e não sendo atendida, razão pela qual está refazendo-a, salientado ser um problema antigo, que vêm sendo repassado de uma Gestão para outra. Ressaltou que são problemas já foram solicitados serviços de Instalação de Iluminação Pública, substituição de lâmpadas queimadas, sendo ainda necessário melhorias como colocação de manilhas em certos pontos, patrolamento e colocação de pedras.</t>
   </si>
   <si>
     <t>João Issacard Borba</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_58.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_58.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 58/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras substitua a Manilhas do bueiro na estrada que conecta as comunidades do Mao Preto ao Avencal. Justificou afirmando que quando construído o referido bueiro, foram colocadas manilhas finas demais, sendo assim insuficientes para escoar todo o volume de água das grandes chuvas, que invadem a estrada, como foi o caso do dia de Hoje.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_59.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_59.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 59/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um trabalho de Patrolamento e colocação de pedras, desde o Bar do Laco, até a propriedade do Sr. Cláudio Stodolne, na comunidade de Água Amarela do Meio. Justificou afirmando que presenciou pessoalmente quanto a necessidade urgente de um trabalho amplo de reestruturação, pois o referido trecho está em situação precária, com pontos intransitáveis, dificultando o escoamento das safras dos Produtores Rurais, bem como de todos os demais usuários da Via.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_60.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_60.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 60/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um trabalho de Patrolamento e colocação de pedras, desde a propriedade da Sra. Tereza Gonsalves Machado, até a propriedade do Sr. Moacir Camargo, na comunidade de Água Amarela do Meio, sentido MOVAX. Justificou afirmando que durante a atual Legislatura, o referido trecho ainda não passou por nenhum serviço do patrolamento, sendo assim está em péssimas condições de tráfego, dificultando o escoamento das safras dos Produtores Rurais, bem como a circulação de todos os demais usuários da Via.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_61.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_61.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 61/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, através do Setor de Obras, viabilize construção de um abrigo para as crianças no ponto de ônibus, próximo à propriedade da Sra. Rosa Bueno, em Água Amarela de Baixo. Justificou indignado com a negligencia do Poder executivo, em atender essas várias demandas apresentadas em forma de Indicações, feitas por todos os vereadores. Ressaltou que certamente o “gasto” para o Poder Público, deve ser considerado como um investimento, por estar atendendo as Crianças, que merecem uma atenção especial.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_69.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_69.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 69/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras viabilize a colocação de uma caixa para depósito de lixo, na encruzilhada da Estrada principal, com a que vai em direção à comunidade de Santos Andrade. Justificou relatando que tem percebido a presença de acúmulo de sacolas de lixo descartadas no local, dificultando o trabalho dos funcionários responsáveis pela coleta.</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_78.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_78.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 78/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize um trabalho de reestruturação na estrada que liga desde o Cruzeiro, na entrada da comunidade Canta Galo, até a comunidade do Pedroso. Justificou afirmando que passando no local, confirmou a necessidade de um trabalho amplo repondo pedras onde não tem, e patrolamento.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_79.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_79.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 79/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize melhorias na estrada que se inicia próximo ao Bar do Sr. Antoninho Colaço, até a propriedade do Sr. João Gilberto de Lourino, na comunidade do Butiá. Justificou afirmando que foi iniciado um trabalho pelo Setor de Obras, o qual deixou um trecho em frente à referida propriedade intransitável, impossibilitando inclusive o acesso do transporte escolar, assim sendo, teve caso de Criança perdendo aulas.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_93.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_93.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 93/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras substitua as duas pontes de madeira, que existem na comunidade do Mato Preto. Justificou sugerindo que sejam feitos os “bueirões” nestes locais, trabalhos que já foram executados em outras comunidades do Município e que deram certo.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_94.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_94.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 94/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, viabilize a fixação de lombadas na rua que liga a rua Julieta Mayer Guimarães, acesso ao antigo Pesque pague, Centro. Justificou afirmando que através desta, vem atender reivindicações do moradores locais solicitando providencias, devido ao grande movimento de pedestres, principalmente crianças rumo à escola, ao mesmo instante em que automóveis circulam em alta velocidade, pondo em risco a vida das pessoas.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_96.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_96.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 96/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo oficie os responsáveis pela Empresa que trabalha na rede de esgoto (saneamento básico), execute as obras com uma programação preliminar. Justificou sua Indicação, atendendo reivindicações de pessoas que devido às valas abertas, tiveram dificuldades para chegar até suas residências. Destaca-se que se houver uma programação prévia, a equipe abrirá as valas somente de acordo com a capacidade de concluir o trabalho até o término do expediente, desta forma evitando maiores transtornos.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_97.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_97.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 97/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Executivo, para que através da Secretaria de Saúde, seja ampliado o número de motoristas plantonistas, especialmente aos finais de semana. Justificou com base em dados relatados frequentemente, de casos em que o único motorista está atendendo uma devida situação, e acontece outro caso necessitando de transporte, sendo necessário aguardar o retorno deste motorista. Ressalta-se que em certas ocasiões, na corrida contra o tempo, qualquer atraso no atendimento pode fazer a diferença entre a vida e a morte.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_98.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_98.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 98/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, resolva um problema de água parada, na rua Amálio Ferreira da Silva, Centro.  Justificou aproveitando a oportunidade da presença do Prefeito e dos Secretários pelas diversas Pastas na Sessão, alertando sobre a preocupante propagação do Mosquito da Dengue no Município. Ressalta-se que o referente local já foi citado em outras indicações, acatados em Sessões anteriores, e nenhuma providência foi tomada.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_99.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_99.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 99/2022, de autoria do Sr. Vereador WILSON NAPOLEÃO GUENZE. O qual solicitou ao Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação nas estradas Principais, bem como nas entradas que dão acesso às Propriedades, nas comunidade do Butiá, Água Vermelha, e Butiá dos Soares. Justificou afirmando que as estradas das referidas comunidades estão em péssimo estado, necessitando urgentemente de melhorias, (empedramento e patrolamento), salientando que tal Indicação já foi feita em Sessões anteriores, a equipe do Setor de Obras já esteve nas referidas comunidade, porém os trabalhos realizados não foram satisfatórios.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_10.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 10/2022, de autoria do Sr. Vereador WILSON NAPOLEÃO GUENZE. O qual solicitou ao Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação nas estradas Principais, bem como nas entradas que dão acesso às Propriedades, nas comunidade do Butiá, Água Vermelha, e Butiá dos Soares. Justificou afirmando que as estradas das referidas comunidades estão em péssimo estado, necessitando urgentemente de tais melhorias, garantindo melhor comodidade e segurança aos usuários, ressaltando que com o retorno das aulas presenciais, os ônibus de transporte escolar utilizam diariamente essas estradas.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_103.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 103/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize um trabalho de reestruturação na estrada que liga as comunidades de Santos Andrade ao Mato Preto. Justificou afirmando que a referida estrada é muito usada principalmente pelos Agricultores, por ser uma via que reduz a distância para acesso às Lavouras.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_104.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 104/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada, desde a propriedade da Sra. Laura Niqueta, até a chácara do Moacir, na MOVAX.  Justificou afirmando ser uma estrada muito utilizada pela População, principalmente como via de acesso às suas lavouras, que no presente momento estão com dificuldade, devido à precariedade em que a referida estrada se encontra.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_105.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 105/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada que liga as comunidades da Três Poço, na propriedade do Sr. Dirceu Kuginharski, ao Mico Magro, próximo à propriedade do Sr. Pedro Narok. Justificou relatando que as referidas comunidades têm um grande potencial Agrícola, que depende da estrada em condições trafegáveis. Ressalta-se que existe a possibilidade da Parceria entre o vizinho Município de São Mateus do Sul fornecendo as Pedras, para que o Município de Antonio Olinto entre com transporte e Mão de Obras.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_108.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 108/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras realize um trabalho de reestruturação nas estradas que dão acesso às propriedades dos Srs. Vanderlei Ganzert, Antonio Fontana e Luiz Gabardo. Na comunidade do Butiá. Justificou afirmando que está repetindo esta Indicação, devido à necessidade de um trabalho amplo de reposição de pedras, e patrolamento. Sugeriu aproveitando a ocasião em que as máquinas do Setor de Obras estão operando na Região, evitando um novo deslocamento em breve.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_109.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 109/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize melhorias na estrada que dá acesso à propriedade do Sr. Benedito Gabardo, bem como no trecho entre as propriedades da Sras. Rosana e Marli, na comunidade do Lavador. Justificou afirmando que devido à precariedade em alguns pontos em ambos os trechos, será necessário um trabalho de colocação de pedras, patrolamento, e abertura de valas.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_110.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 110/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras realize um trabalho de reestruturação na estrada que dá acesso à comunidade de Água Vermelha. Justificou afirmando que por ser uma região predominantemente agrícola, o referido trecho é muito trafegado por máquinas, as quais em vários pontos têm dificuldade de acesso. Destacou a necessidade de alargamento em vários pontos, seguida de patrolamento e colocação de pedras.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_111.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 111/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras viabilize a colocação de caixas para depósito de lixo, nas encruzilhadas que dão acesso à comunidade de Santos Andrade. Justificou relatando que tem percebido a presença de acúmulo de sacolas de lixo descartadas no local, dificultando o trabalho dos funcionários responsáveis pela coleta. Ressaltou que tal demanda já foi objeto de reivindicação através de uma Indicação do Vereador Marco Veiga, acatada em Sessões anteriores.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_112.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 112/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor Competente realize melhorias em um ponto na estrada próximo à residência do Sr. Dionísio, na comunidade do Porto de Pedras. Justificou afirmando que vem através desta, atender reivindicações de usuários da referida via, relatando que foram feitos alguns trabalhos no local, e necessita de reposição de pedras minimizando o risco de formar um atoleiro.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_123.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 123/2022, de autoria do Sr. Vereador WILSON NAPOLEÃO GUENZE. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, disponibilize uma carga de areia, para ser colocada no Cemitério, e que seja concluído o trecho de estrada que falta até o Cemitério da comunidade do Butiá. Justificou afirmando que sempre o Poder Executivo forneceu areia para que seja usada pela População na construção de túmulos, e no momento está em falta. Ressaltou ainda que o trecho que dá acesso ao Cemitério está sem concluir, sendo necessário um trabalho de reestruturação.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_125.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 125/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras construa um bueiro na estrada que dá acesso à propriedade do Sr. Jove, na comunidade do Butiá. Justificou relatando que foi cobrado pela População, reivindicando tal demanda. Que inclusive já foi solicitada através de uma Indicação do Vereador Marco Veiga, acatada em Sessões anteriores. Complementou que o local citado, é no início da subida da Campina Vermelha.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_126.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 126/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um amplo trabalho de reestruturação, na estrada desde a propriedade do Sr. José Woinaroski, até a propriedade onde residia o falecido Sr. José Cuca, na Linha Munhoz. Justificou sua Indicação, afirmando que seria necessário um trabalho praticamente me todas as estradas da referida comunidade, mas o trecho acima citado deve ser tratado com prioridade pois está intransitável.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_127.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 127/2022, de autoria do Sr. Vereador WILSON NAPOLEÃO GUENZE. O qual solicitou ao Poder Executivo, para que o Setor de Obras, realize um trabalho de reestruturação na estrada da Dimacir do Fernando, localizada atrás da propriedade do Sr. Airton de Lima na comunidade do Lavador. Justificou afirmando que a referida estrada é a única via de acesso para retirada da produção agrícola, de fumicultores que estão com sérias dificuldades devido ao estado precário da estrada.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_133.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 133/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada conhecida como “Estrada Velha”. Justificou estar atendendo reivindicações de moradores, solicitando um trabalho de patrolamento em toda extensão da referida estrada, bem como no trecho que faz conexão com a comunidade da Serrinha.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_137.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 137/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada conhecida como “Estrada da Campina do Tigre”. Justificou estar atendendo reivindicações de moradores, solicitando um trabalho de patrolamento em toda extensão da referida estrada, e colocação de pedras em alguns pontos mais críticos, iniciando próximo à residência do Sr. João Maza, até as propriedades dos Travinski. Na comunidade de Água Amarela de Baixo. Destacou que existem pessoas com problemas de Saúde na Comunidade, fatos que evidenciam extrema necessidade das estradas estarem em condições de tráfego, em caso de alguma emergência.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_142.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 142/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor Competente, amplie as redes de água da comunidade de Água Amarela do Meio, visando atender um número maior de Famílias. Justificou afirmando a necessidade de uma grande parte das Famílias da referida comunidade, ainda não dispõe desse recurso primordial para sobrevivência</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_143.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 143/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, viabilize a fixação de lombadas na rua que liga a rua Julieta Mayer Guimarães, acesso ao antigo Pesque pague, Centro. Justificou estar refazendo esta Indicação, reivindicando que providencias sejam tomadas, pois se trata de um trecho com grande movimento de pedestres, principalmente crianças rumo à escola, ao mesmo instante em que automóveis circulam em alta velocidade, pondo em risco a vida das pessoas. Diante do exposto, solicita-se que tal providência seja tomada em regime de urgência, afim de evitar o risco eminente de uma tragédia.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_149.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 149/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder Executivo, para que seja estudada juntamente com as Secretarias da Saúde e de Educação, a possibilidade de suspender o uso obrigatório de máscaras, pelos Motoristas dos ônibus Escolares. Justificou dizendo estar atendendo apelo desses Profissionais, pois nas Escolas o uso de máscaras é opcional, enquanto que no interior dos ônibus o uso é obrigatório, seguindo protocolos inversos.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_150.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 150/2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize um trabalho de reestruturação, na estrada principal da comunidade do Avencal. Justificou afirmando que existem muitos buracos na referida estrada, em alguns pontos está em péssimo estado tornando muito difícil o tráfego de veículos.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_151.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 151/2022, de autoria do Sr. Vereador WILSON NAPOLEÃO GUENZE. O qual solicitou ao Poder Executivo, para que o Setor de Obras, viabilize um trabalho de reestruturação ou se não for suficiente, que seja construído um “Bueirão”, na estrada que dá acesso à propriedade do Sr. Benedito Gabardo na comunidade do Lavador. Justificou afirmando que esta Ponte está com a estrutura bastante comprometida, pondo em risco a segurança dos usuários, ressaltando que é utilizada também por ônibus de transporte Escolar.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_154.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 154/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor Competente, viabilize a construção de uma cancha de futebol de Areia, na comunidade de Vila Rural. Justificou a necessidade desse tipo de entretenimento na referida Comunidade, como forma de incentivo ao Esporte, como opção de lazer nos tempos ociosos, melhoria de qualidade de vida principalmente ao Público infanto-juvenil.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_155.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 155/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize um trabalho de Empedramento, na estrada que liga desde a propriedade da Sra. Nicinha Andrade, até a Estrada principal, na comunidade do Butiá. Além de reestruturação na cabeceira da ponte na comunidade do Lavador, a qual está bastante danificada devido ao intenso tráfego de veículos pesados. Justificou afirmando que passando no local, estar através desta, atendendo reivindicações da População, onde confirmou realmente a necessidade de um trabalho de melhorias em ambos os Locais citados.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_156.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_156.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 156/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor Competente, conclua com urgência o banheiro situado próximo à quadra Sintética, atrás do Posto de Saúde. Centro. Justificou afirmando se tratar de uma Demanda de utilidade Pública, pois o Público desportista, usuário da quadra não dispõe de local adequado para fazer suas necessidades fisiológicas.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_169.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 169/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através da Secretaria de Esportes, a viabilidade de um trabalho de manutenção na quadra de esportes, no Distrito de Lagoa da Cruz. Justificou estar atendendo alguns moradores da referida Comunidade, estes que reivindicaram afirmando sobre a necessidade de pinturas, e substituição das redes, além de outras melhorias.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_170.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_170.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 170/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, através da Secretaria Municipal de Saúde, para que os Exames Clínicos, especialmente os casos que requerem urgência, que estes sejam agilizados. Justificou afirmando que questões de Saúde, devem ser tratadas com prioridade, visando diminuir o tempo de espera destes Pacientes, que muitas vezes têm urgência para iniciar um tratamento.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 171/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada conhecida como “Estrada da Vargem”, próximo à residência do Sr. Antonio Nunes, na comunidade de Água Amarela de Baixo. Justificou estar atendendo reivindicações da População solicitando um amplo trabalho de reestruturação, inclusive em uma ponte. Que está em condição precária, pondo em risco a segurança dos Usuários.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_172.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_172.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 172/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize melhorias na estrada que dá acesso à propriedade do Sr. Lourenço Eckel, na comunidade do Butiá. Justificou sua Indicação, afirmando que a referida estrada está em situação precária, impossibilitando o acesso à propriedade acima citada.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_173.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_173.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 173/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor Competente, viabilize com urgência a instalação de uma cerca de proteção, em torno da recém reativada cancha de areia, no distrito de Lagoa da Cruz. Justificou a importância de sua Indicação, para que a bola não seja lançada na Pr. 281, onde as crianças inocentemente saem correndo para apanhá-la, ignorando o risco à que são expostos.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_174.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_174.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 174/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de restauração na estrada que dá acesso à Residência do Sr. Jove, na comunidade do Butiá. Justificou estar fazendo essa Indicação, atendendo Reivindicações de usuários, inclusive veículos de transporte Escolar vêm tendo dificuldades de trafegar, pois a referida estrada foi utilizada e danificada por veículos de grande porte, de empresas do ramo madeireiro.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_175.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 175/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de restauração da estrada que se inicia na ponte próxima à Residência do “Falecido Jango Gato”, até a Br. 476, próximo ao restaurante Rio Paraná, na comunidade de Lagoa da Cruz. Justificou sua Indicação, afirmando estar atendendo reivindicações de moradores sobre a dificuldade de locomoção de quem necessita da referida estrada, carecendo urgente trabalhos de melhorias.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_176.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_176.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 176/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação nas estradas Principais e secundárias, além da que dá acesso à propriedade do Sr. Adilson Floriano, na comunidade do Imbuial. Justificou sua Indicação, afirmando estar atendendo reivindicações de moradores, e que tem visto pessoalmente a necessidade do que requer a Indicação.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_178.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_178.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 178/2022, de autoria do Sr. Vereador MARINALDO SCHIMIDT LEMES. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, realize um trabalho de patrolamento na estrada próxima à propriedade do Sr. Antonio Branco, na comunidade de Água Amarela de Cima, em direção à Boa Vista, na propriedade do Sr. Adão Kochoski, amiga morada do Sr. João Cordeiro. Justificou sua reivindicação afirmando que em visita na comunidade, constatou necessitar de um trabalho de manutenção, para garantir a estrada em condições trafegáveis.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_179.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_179.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 179/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize com urgência um trabalho de melhorias, na estrada que dá acesso às propriedades de Claudio Radzikoski e Sra. Irene, na comunidade de Imbuial. Justificou a importância de sua Indicação reivindicando um direito Constitucional, o Direito de ir e vir, que não está sendo garantido, pois a estrada é de terra, e especialmente em dias chuvosos a residência da referida Senhora fica sem condições de acesso</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_180.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 180/2021, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, conclua as melhorias que iniciou no acostamento na Pr.281, no distrito de Lagoa da Cruz. Justificou estar atendendo reivindicações de alguns moradores, afirmando que em alguns locais foi colocado um material e resolvido o problema, no entanto alguns pontos ainda não foi concluído. Solicita-se uma atenção especial, ao abrigo do ponto de ônibus em frente a propriedade do “Tigrão”, onde devido ao declive as águas da chuva invadem, causando transtornos aos usuários.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_155.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL Oficio nº 155/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize um trabalho de Empedramento, na estrada que liga desde a propriedade da Sra. Nicinha Andrade, até a Estrada principal, na comunidade do Butiá. Além de reestruturação na cabeceira da ponte na comunidade do Lavador, a qual está bastante danificada devido ao intenso tráfego de veículos pesados. Justificou afirmando que passando no local, estar através desta, atendendo reivindicações da População, onde confirmou realmente a necessidade de um trabalho de melhorias em ambos os Locais citados.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_156.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_156.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/138/187.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/138/187.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 187/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor Competente, seja definida a demarcação Legal da divisa de Município, na comunidade do Amaro, em adjacência com o Município da Lapa. Justificou afirmando que por se tratar de uma região com limite de município indefinido, a População fica desassistida em certas questões, inclusive com dificuldade para registros de Imóveis.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/140/188.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/140/188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 188/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras viabilize um abrigo no ponto de ônibus, próximo à residência do Sr. Laercio Schelusniaki, na comunidade do Butiá.  Justificou relatando que foram construídos em vários locais atendendo grande parte das demandas, ficando em falta no referido Local, é o que pede através desta Indicação.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/141/189.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/141/189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 189/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras viabilize a colocação de uma caixa para depósito de lixo, próxima à residência do Sr. Leandro Wolochen na comunidade de Santos Andrade. Justificou relatando que em passagem pelo local, é notória grande quantidade de acúmulo de lixo descartado no local, dificultando o trabalho dos funcionários responsáveis pela coleta, além do principal motivo preocupante, que é a questão ambiental.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/142/190.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/142/190.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 190/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras viabilize um abrigo no ponto de ônibus, próximo à residência da Sra. Zilda Magalhães, na comunidade da Água Amarela do Meio. Justificou afirmando que na época foram construídos vários pontos atendendo grande parte das demandas, inclusive em locais atendendo suas Indicações, ficando em falta no referido Local, onde várias Crianças aguardam o transporte Escolar.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/196/198.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/196/198.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 198/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através da Secretaria de Obras, realize trabalhos de melhorias na estradas principais na Vila Rural, na comunidade de Cerro Lindo. Justificou afirmando que vem através desta, atender reivindicações de moradores locais sobre a necessidade de colocação de pedras em alguns pontos, e patrolamento em todo o trecho da referida estrada.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/197/199.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/197/199.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 199/2022, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, viabilize a construção de um Bueirão, entre as propriedades do Sr. João Carlos Bueno, e Sr. Benedito Januário, rumo a residência do Sr. Antonio “Bartezá”, Na comunidade de Água Amarela de Baixo. Justificou estar atendendo reivindicações de moradores, afirmando que principalmente em dias chuvosos, é impossível o tráfego neste local, devido à precariedade desse trecho da estrada.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/199/206.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/199/206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 206/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras realize um trabalho de reestruturação na estrada que dá acesso à comunidade de Água Vermelha. Justificou afirmando que a referida estrada há muito tempo não era colocado pedras, portanto existem vários pontos em situação crítica, onde os veículos têm dificuldade de tráfego, prejudicando a rotina do transporte escolar.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/200/207.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/200/207.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 207/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder Executivo, para que através do Setor Competente viabilize a instalação de um sistema de Iluminação, ao redor do Parquinho na Vila Rural, na comunidade de Cerro Lindo. Justificou afirmando estar atendendo reivindicações de moradores da referida comunidade, pois com o ambiente iluminado garante aos os usuários o direito de desfrutar do parquinho em período noturno, acima de tudo com segurança.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/209/210.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/209/210.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL, através da qual “Solicitou ao Poder Executivo, para que através da Secretaria de Obras, realize trabalhos de melhorias na estrada principal, entre as comunidades de 3 Poços e Aliança Nova. Justificou afirmando que vem através desta, atender reivindicações de moradores locais sobre a necessidade de colocação de pedras em alguns pontos, e patrolamento em todo o trecho da referida estrada”. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/214/216.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/214/216.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 216/2022, através da qual “Solicitou ao Poder Executivo, para que através da Secretaria de Obras, realize trabalhos de melhorias na estrada próxima à propriedade do Sr. Airton de Paula, na comunidade de Avencal. Justificou afirmando que vem através desta, atender reivindicações de moradores locais sobre a necessidade de colocação de pedras em um curto trecho, onde os usuário são obrigados procurar desvios para conseguir acessar às lavouras”. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/215/217.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/215/217.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 217/2022, através da qual “Solicitou ao Poder Executivo, para que através do Setor de Obras, providencie um trabalho de melhorias nas estradas de acesso às propriedades do Sr. Antonio Carlos Mayer, e Alcides Mayer na comunidade do Cerro Lindo. Justificou afirmando estar atendendo reivindicação dos referidos moradores, bem como de demais usuários, os quais relataram ter dificuldade de acesso devido ao estado precário das estradas, prejudicando o tráfego de veículos e máquinas agrícolas”. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/216/218.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/216/218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL Nº 218, através da qual *“Solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada entre as comunidades de Água Amarela de Cima e Boa Vista, próximo à propriedade do Sr. Silvio Gouveia. Justificou estar atendendo reivindicações de moradores, relatando que a equipe do Setor de Obras esteve na comunidade, foram feitos vários serviços, porém o referido trecho não obteve melhorias, apesar da precariedade em que se encontra”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/217/219.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/217/219.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL, nº 219/2022, através da qual  “Solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada dos Pietraski, na comunidade de Água Amarela de Baixo. Justificou estar atendendo reivindicações de moradores locais, relatando que o referido está em condições precárias, especialmente no trecho entre as propriedade do Sr. Jéca Travinski, até a propriedade da Sr. Alfredina Pietraski, destacando inclusive ser um local onde residem pessoas enfermas, as quais precisam de estradas em bom estado de conservação". (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/218/220.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/218/220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL, através da qual *“Solicitou ao ao Poder Executivo, para que através do Setor de Obras, que seja atendida a Indicação que segue em anexo, referentes às Placas de Sinalização. No aguardo da atenção, e certo de contar com a vossa compreensão, renovamos votos de estima e apresso. _x000D_
  “Através do Setor Competente avalie a possibilidade de mudar a placa de PARE, que indica “PREFERENCIAL”, para as Ruas Amálio Ferreira da Silva, e Avenida Reinaldo Machiavelli, para passar à dar Preferência à rua Adelino Cordeiro. Relata-se a Importância de sua Indicação, destacando principalmente, pelo fato da maior intensidade de trânsito de veículos, ser na Rua Adelino Cordeiro, inclusive por se tratar de acesso à Igreja Ucraniana, um dos principais Pontos Turísticos do Município. Sugeriu que fosse retirada uma das 3 placas de PARE, as quais estão todas fixadas na Av. Reinaldo Machiavelli”. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/219/221.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/219/221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 221/2022, através da qual: “Solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada principal, desde Igreja da comunidade do Imbuial, até a divisa com o município de São Mateus do Sul. Justificou estar atendendo reivindicações de moradores locais, também é um trecho que conhece perfeitamente, assim sabe da dificuldade da População quanto ao estado precário em que a estrada se encontra, destacando inclusive que existem pessoas enfermas na região, sofrendo com esse descaso”. (Acatadas pela Presidência).</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/221/229.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/221/229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 229/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de desobstrução de dois bueiros na Estrada Velha. Justificou afirmando que presenciou ao passar pelo local dois bueiros entupidos, obstruindo o fluxo de água, um próximo à propriedade do Sr. Ricardo Stavasz, outro à residência do Sr. Waldecir.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/222/230.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/222/230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 230/2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras conclua as paredes ao redor da quadra esportiva, da comunidade do Posto Train. Justificou estar repetindo uma indicação que já foi acatada no dia 24 de Janeiro de 2021, e até o presente momento nenhuma providência foi tomada, quanto às paredes, e trabalhos de manutenção, que está em estado de total abandono.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/228/236.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/228/236.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 236/2022, de autoria do Sr. Vereador JOSÉ JOAREZ IUSVIAKI. O qual solicitou ao Poder Executivo Municipal, para que através do Setor de Obras, avalie a medida à ser tomada, para sanar um problema na estrada que liga o Desvio, próximo à propriedade do Sr. Jorge Woitick. Justificou afirmando que através desta, vem atender reivindicações de moradores relatando que houve um afundamento na estrada no local acima citado, acumulando água das chuvas, dificultando o tráfego de veículos e Pedestres. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 237/2022de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, solicitou ao Poder Executivo, por meio do setor competente realize um trabalho nas redes de iluminação pública, próxima às propriedades dos Srs. Mauro e “Inho”, na comunidade do Imbuial. Justificou a necessidade da presente Indicação, atendendo a demanda da População local, destacando que ruas Iluminadas garantem maior segurança, melhores condições de tráfego. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/230/238.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/230/238.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 238/2022de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, seja feito um trabalho de drenagem (Bueiro), na estrada em frente à residência da Sr. Marta Macuco, bem como restauração em toda extensão da estrada que se inicia desde a Br. 476 próxima Distrito de Lagoa da Cruz._x000D_
 Justificou estar refazendo tal Indicação, já feita no início do ano de 2021, reivindicando melhorias como construção de bueiros, patrolamento e colocação de pedras, desde o endereço acima citado, até a propriedade do Sr. Odair Ferreira. No entanto nenhuma providência foi tomada. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/231/239.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/231/239.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 239/2022de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize com urgência um trabalho de melhorias, na estrada que dá acesso às propriedades de Claudio Radzikoski e Sra. Irene, na comunidade de Imbuial. Justificou estar refazendo tal reivindicação, almejando o direito básico de ir e vir, que no entanto não está sendo garantido, pois a estrada é de terra, e especialmente em dias chuvosos os moradores do referido local ficam sem acesso, ressaltando que pessoas enfermas, com dificuldade de locomoção, residem no referido local. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/232/240.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/232/240.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 240/2022de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, providências como manilhamento em bueiros, iluminação Pública, e com extrema urgência reestruturação na ponte que liga a comunidade de Lagoa da Cruz, ao município de São Mateus do Sul. Justificou estar reforçando uma Indicação de sua autoria aprovada em sessão no ano 2021, e até o presente momento nenhuma providência foi tomada. Tais melhorias reivindicadas situam-se desde a Pr. 281, até a divisa com o Município Vizinho. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/233/245.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/233/245.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 245/2022 de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA, O qual solicitou ao Executivo, para que seja estudada a possibilidade do Poder Público viabilizar uma ajuda de custos para as Farmácias particulares do Município manterem o atendimento nos horários de Plantões. Justificou a importância dessa demanda, amparado em casos constantes de pessoas que dependem, no entanto se deparam com um atendimento ineficiente. Destaca-se que é compreensível a inviabilidade da parte dos Proprietários das Farmácias manter esse tipo de atendimento, devido ao alto custo do Profissional Farmacêutico. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/242/241.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/242/241.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 241/2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize um trabalho de reestruturação na estrada que dá acesso à propriedade do Sr. Claudio da Silva, na comunidade do Mato Preto. Justificou que em visita à sua propriedade, ouviu relato de que há mais de 6 anos nenhuma máquina da Prefeitura fez qualquer tipo de manutenção, na referida estrada que inclusive dá acesso à várias propriedades de Fumicultores. Ressaltou ainda a necessidade de um trabalho de patrolamento, e colocação de pedras em alguns raros pontos, nas estradas principais das comunidades do Butiá, Lavador, e Mato Preto. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/243/242.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/243/242.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 242/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através da Secretaria de Obras, realize trabalhos de melhorias na estrada que dá acesso às propriedades da Família Segan, na comunidade do Cerro Lindo. Justificou afirmando que vem através desta, atender reivindicações de moradores, relatando que há vários a referida estrada não recebe nenhum tipo de manutenção, o que confirmou passando no local, é que realmente está em situação precária. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/244/243.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/244/243.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 243/2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através da Secretaria de Obras, realize trabalhos de melhorias na estrada que Liga a Igreja Ucraniana à comunidade da Aliança Nova. Justificou afirmando que passando no local, confirmou que devido ao elevado de tráfego de veículos de grande porte, especialmente me dias chuvosos, é comum causar grandes estragos nestas estradas, Destacando um ponto próximo à propriedade do Sr. Artur Soares, sendo um local que depende urgentemente de melhorias, para garantir aos Produtores Rurais melhores condições para escoamento de suas safras. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 255/2022 realizada em Plenário, dia 21 de Novembro de 2022, de autoria do Sr. Vereador JOÃO ISSACARD BORBA. O qual solicitou ao Poder executivo, para que através do Setor de Obras realize melhorias na estrada que dá acesso à propriedade do Sr. José Cirineu, na comunidade de santos Andrade._x000D_
 Justificou afirmando que o referido trecho encontra-se intransitável, dificultando o escoamento da safra defumo que se inicia em breve.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/307/256.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/307/256.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 256/2022, realizada em Plenário, dia 21 de Novembro de 2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através da Secretaria de Obras, faça uma avaliação, buscando alternativas para solucionar um problema em uma ponte, na comunidade do Cerro Lindo. _x000D_
 Justificou afirmando que observou um declive em um dos lados da referida ponte, onde já foi substituída uma das vigas, apesar disso ainda apresenta risco para os usuários._x000D_
 Opinou que talvez se for feito um “bueirão” resolva o problema, pois é local onde circulam muitos veículos, inclusive ônibus de transporte Escolar.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/308/257.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/308/257.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 257/2021realizada em Plenário, dia 21 de Novembro de 2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada desde a comunidade da Campina, até a Estrada velha._x000D_
 Justificou estar atendendo reivindicações de moradores locais, e dentre toda a População, citou o nome de Dez pessoas, produtores agrícolas que utilizam a referida estrada, e vêm tendo dificuldade diante do péssimo estado que as estradas se encontram.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/309/258.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/309/258.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 258/2021, realizada em Plenário, dia 21 de Novembro de 2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, por meio do setor de Obras realize um trabalho de reestruturação na estrada no trecho próxima à residência do Sr. Lauro Meira, na comunidade de Água Amarela de Baixo. _x000D_
 Justificou a necessidade da presente Indicação, afirmando que presenciou pessoalmente um ponto na “Subida” na referida estrada, onde está difícil o tráfego, o que possivelmente irá piorar devido às chuvas.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/398/estradas_p._pedras_sao_joao.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/398/estradas_p._pedras_sao_joao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 264/2021, realizada em Plenário, dia 28 de Novembro de 2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, por meio do setor de Obras realize um trabalho de reestruturação nas estradas Principais e secundárias na comunidades da Linha São João, Porto de Pedras, e Imbuial. _x000D_
 Justificou a necessidade da presente Indicação ser atendida, destacando se tratar de trechos de grande tráfego de veículos e máquinas agrícolas, no entanto estão sendo limitados devido ao estado precário em que tais estradas se encontram, especialmente em períodos chuvosos._x000D_
 Compreende-se a dificuldade de reestruturação urgente de ambos os trechos simultaneamente, devido à distância entre uma comunidade e outra, necessitando de deslocamento de máquinas, apesar disso é a demanda da População.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/399/269.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/399/269.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 269/2022, realizada em Plenário, dia 05 de Dezembro de 2022, de autoria do Sr. Vereador MARCO ANTONIO VEIGA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras realize um trabalho de reestruturação na estrada que dá acesso à Propriedade do Sr. Evaldo Vons, e Sra. Edi Fernandes, comunidade do Santos Andrade_x000D_
 Justificou afirmando que a referida estrada possui uma extensão de aproximadamente 02 Km, necessitando de um trabalho de patrolamento, e colocação de pedras em alguns pontos críticos.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/400/270.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/400/270.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 270/2022, realizada em Plenário, dia 05 de Dezembro de 2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor competente viabilize a ampliação da rede de iluminação pública, na rua José Ambrósio Soares da Veiga, próxima ao Cemitério._x000D_
 Justificou sua Indicação, afirmando que tal projeto já tem sido realizado em várias ruas da Cidade, portanto na rua acima citada existe a mesma carência.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/401/271.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/401/271.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO VERBAL nº 271/2021, realizada em Plenário, dia 05 de Dezembro de 2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, o qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação nas estradas principais e secundárias no Distrito de lagoa da Cruz, bem como as que dão acesso à comunidade da Serrinha._x000D_
 Justificou estar atendendo reivindicações de moradores locais, destacando alguns pontos críticos nas referidas estradas, problemas que têm se agravado devido às fortes chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/402/melhorias_estrada_velha.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/402/melhorias_estrada_velha.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 274/2022, realizada em Plenário, dia 12 de Dezembro de 2022, de autoria do Sr. Vereador NATÁLIO ZILDO FALCÃO. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de patrolamento na Estrada Velha. Justificou sua Indicação afirmando que presenciou ao passar pelo local a necessidade de um trabalho de reestruturação, especialmente próximo à propriedade do Sr. Antoninho de Souza. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/403/lombadas_lagoa_e_centro.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/403/lombadas_lagoa_e_centro.pdf</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 275/2021, realizada em Plenário, dia 12 de Dezembro de 2022, de autoria do Sr. Vereador RICARDO WISNIESKI ALVES, solicitando ao Poder Executivo, para que através do Setor de Obras, viabilize a construção de lombadas em algumas estradas pavimentadas recentemente. Justificou estar refazendo tais reivindicações, citando a Avenida Reinaldo Machiavelli, esquina com a Messias Eliseu de Meira, na qual apresentam várias irregularidades na pista, bem como a Rua José Voitick, no Distrito de lagoa da Cruz, onde houve a promessa de que em breve seriam feitas as Lombadas, já solicitadas através de Indicações em Sessões anteriores. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/406/camp._do_tigre_ll.docx</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/406/camp._do_tigre_ll.docx</t>
   </si>
   <si>
     <t>* INDICAÇÃO VERBAL nº 281/2022, realizada em Plenário, de autoria do Sr. Vereador ELISEU SCHIMIDT DE OLIVEIRA. O qual solicitou ao Poder Executivo, para que através do Setor de Obras, realize um trabalho de reestruturação na estrada conhecida como “Estrada da Campina do Tigre”. _x000D_
 Justificou estar atendendo reivindicações de moradores, solicitando um trabalho de patrolamento na referida estrada, e colocação de pedras em alguns pontos mais críticos, iniciando próximo à residência do Sr. Tadeu Gadonski, até as demais propriedades adiante. (Acatada pela Presidência).</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_221.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_221.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o repasse relativo aos vencimentos dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos termos da Emenda Constitucional 120/2022, e institui o pagamento de adicional de insalubridade.”</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Alan Jaros</t>
   </si>
   <si>
     <t>Ratificada a extinção do Protocolo de Intenções celebrado entre o Município de Antonio Olinto e o consórcio intermunicipal de Desenvolvimento Paraná Sul - CIDEPSUL, e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial pelo Poder Executivo e dá outras Providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/220/pl_2272022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/220/pl_2272022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Lei Orçamentária 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/205/pl_226-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/205/pl_226-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 787/2014 que prevê a criação da Casa Lar".</t>
   </si>
   <si>
     <t>“Dispõe sobre o anexo IV referente ao artigo 48 da Lei Municipal n° 484/1998, que estabelece critérios de especificações do quadro próprio do Magistério com relação ao avanço diagonal.”</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/41/pl_no220.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/41/pl_no220.pdf</t>
   </si>
   <si>
     <t>"Institui o parcelamento de débitos tributários e não tributários no Município de Antonio Olinto".</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/433/pl_179-22.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/433/pl_179-22.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento Familiar e dá outras Providências</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/434/pl_201-2022_recomposicao_inflacionaria.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/434/pl_201-2022_recomposicao_inflacionaria.pdf</t>
   </si>
   <si>
     <t>“Concede reposição inflacionária aos vencimentos e subsídios dos servidores públicos e Agentes políticos do Poder Executivo Municipal, com fundamento no inciso X do artigo 37 da Constituição Federal a ser implementada no exercício financeiro de 2022”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/732/pl_202-22.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/732/pl_202-22.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 936/2021, que cria e modifica atribuições atinentes à Ouvidoria do Município".</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>“Regulamenta a jornada de trabalho em turno ininterrupto de revezamento de 12X36, âmbito do Município de Antonio Olinto/PR”.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/738/pl_204-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/738/pl_204-2022.pdf</t>
   </si>
   <si>
     <t>“Institui Comissão Permanente de Sindicância e Processo Administrativo Disciplinar e especial, atribui gratificação aos seus membros, e dá outras providências”.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/736/pl_205-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/736/pl_205-2022.pdf</t>
   </si>
   <si>
     <t>“Revogação da lei Municipal nº 935/2021 e regulamentação do uso do veículo Citroen/aircross Start 1.6”.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/737/pl_206-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/737/pl_206-2022.pdf</t>
   </si>
   <si>
     <t>“Fixa o valor do piso salarial profissional municipal dos Agentes de Saúde e Agentes de Combate às Endemias”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O MUNICÍPIO DE ANTONIO OLINTO A REALIZAR DESPESAS COM O PROJETO "PÁSCOA SOLIDÁRIA".</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/739/pl_208-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/739/pl_208-2022.pdf</t>
   </si>
   <si>
     <t>“Estabelece a Política de Saneamento Básico do Município de Antonio Olinto e dá outras providências</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/740/pl_209-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/740/pl_209-2022.pdf</t>
   </si>
   <si>
     <t>“Alterar a nomenclatura e as atribuições do cargo em comissão “DIRETOR DE TRÂNSITO” do Município de Antonio Olinto, estabelecidas na lei 906/2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/741/pl_10-_2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/741/pl_10-_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o fornecimento de Transporte coletivo, Urbano e Rural, pelo Município de Antonio Olinto”.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/742/pl_211-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/742/pl_211-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Declaração de anuência para o fornecimento de energia elétrica para propriedades localizadas na área Rural do Município de Antonio Olinto”.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/743/pl_2122022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/743/pl_2122022.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa Municipal – Terra Fértil”</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/744/pl_213.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/744/pl_213.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o plantão das farmácias e drogarias, localizadas no município de Antonio Olinto e dá outras providências".</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/746/pl_214.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/746/pl_214.pdf</t>
   </si>
   <si>
     <t>“Autoriza a resolução de conflitos envolvendo a Administração Pública do Município de Antonio Olinto, e cria a Câmara de Prevenção Auto composição de Litígio”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/747/pl_215.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/747/pl_215.pdf</t>
   </si>
   <si>
     <t>“Trata da LDO – Lei de Diretrizes Orçamentárias para o exercício financeiro de 2023”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/748/pl_2016.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/748/pl_2016.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder executivo Municipal, a fazer concessão de uso onerosa do Centro de Eventos do Município de Antonio Olinto, e dá outras providências”.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/749/217-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/749/217-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a remuneração e fixa o piso salarial profissional da Classe Docente do Quadro do Magistério da educação básica municipal, em obediência à portaria do MEC nº 067/2022 de 04 de Fevereiro de 2022, a ser implementada no exercício financeiro de 2022”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/750/pl_2018-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/750/pl_2018-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional e suplementar pelo Poder Executivo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/751/pl_219-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/751/pl_219-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a ratificação da segunda alteração do protocolo de intenções do consórcio intermunicipal de saúde do Vale do Iguaçu – Cisvali e dá outras providências”.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/752/pl_no220.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/752/pl_no220.pdf</t>
   </si>
   <si>
     <t>“Institui o parcelamento de débitos tributários e não tributários no município de Antonio Olinto”.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/753/pl_no_221.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/753/pl_no_221.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o repasse relativo aos vencimentos do Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos termos da Emenda Constitucional 120/2022, e institui o pagamento de adicional de insalubridade”.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/754/pl_222-22.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/754/pl_222-22.pdf</t>
   </si>
   <si>
     <t>"ALTERA AS LEIS MUNICIPAIS Nº 510/99 (PLANOS DE CARGOS E SALÁRIOS), E Nº 419/1993 (ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/755/pl_no_223.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/755/pl_no_223.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o anexo IV, referente ao Art. 48 da Lei Municipal 484/1998, que estabelece os critérios de especificações o quadro próprio do Magistério com relação ao avanço Diagonal”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/731/pl_226-22.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/731/pl_226-22.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº787/2014, que prevê a criação da Casa lar".</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/480/pl_227-2022_17-10-2022.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/480/pl_227-2022_17-10-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial pelo Poder Executivo e dá outras providências".</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/745/pl_214.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/745/pl_214.pdf</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/756/pl_230.pdf</t>
+    <t>http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/756/pl_230.pdf</t>
   </si>
   <si>
     <t>“CRIA AÇÕES NO PLANO PLURIANUAL – PPA, DO MUNICÍPIO DE ANTONIO OLINTO PARA O PERÍODO DE 2022-2025”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3168,68 +3168,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/136/pl_05-2022_projeto_cavalgada_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/211/pl_07_-2022__ok_site.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/210/pl_08_-_autoria_ricardo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/234/pl_10-2022_concurso_de_decoracao_natalina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/455/pl_12-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/559/pl_14-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/648/pl_16-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/561/pl_17-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/649/pl_18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/46/req._60_ricardinho_15-08.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/122/ccf29082022_0002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/123/ccf29082022_0003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/132/req._67_ricardo_05-09.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/133/req._68-_ricardo_05-09.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/237/req._79-2022_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/238/req._80-2022_ricardo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_81-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_82-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_83-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/39/01-2022_07-02_ricardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/38/02-_2022__de_07-02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/144/agua_serrinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/146/manutencao_no_interior.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/147/05.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/148/06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/149/07.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/150/08.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/151/09.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/152/10.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/153/11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/154/12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/155/13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/156/14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/157/15.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/158/16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/159/17.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/160/18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/161/19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/162/20.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/163/21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/164/22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/165/23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/166/24.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/167/25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/168/26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/169/27.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/170/28.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/171/29.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/172/30.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/173/31.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/174/32.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/175/33.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/176/34.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/177/35.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/179/37.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/180/38.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/181/39.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/182/40.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/183/41.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/184/42.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/185/43.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/462/lamapadas_p._train.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/187/45.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/188/46.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/190/48.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_50_01-08-2022_ricardo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/192/52.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/193/53.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/194/55.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/195/56.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_57_jose_joarez_15-09.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_58_ricardo_12-09.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_59_ricardo_12-09.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_60_gilciano_12-09.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/198/parquinho_stos_andrade.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/201/62.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/202/63.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/207/64.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/208/65.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/212/estatuto_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/213/estrada_kuka.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/223/68.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/224/69.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/227/70.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/239/71.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/240/72.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/241/73.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/304/empresa_maringa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/305/toldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/404/76.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/407/par.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_verbal_no_07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_verbal_no08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_verbal_no_10.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_verbal_no_15.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_verbal_no_21.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/138/187.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/140/188.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/141/189.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/142/190.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/196/198.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/197/199.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/199/206.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/200/207.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/209/210.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/214/216.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/215/217.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/216/218.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/217/219.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/218/220.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/219/221.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/221/229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/222/230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/228/236.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/230/238.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/231/239.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/232/240.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/233/245.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/242/241.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/243/242.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/244/243.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/307/256.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/308/257.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/309/258.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/398/estradas_p._pedras_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/399/269.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/400/270.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/401/271.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/402/melhorias_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/403/lombadas_lagoa_e_centro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/406/camp._do_tigre_ll.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_221.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/220/pl_2272022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/205/pl_226-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/41/pl_no220.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/433/pl_179-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/434/pl_201-2022_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/732/pl_202-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/738/pl_204-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/736/pl_205-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/737/pl_206-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/739/pl_208-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/740/pl_209-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/741/pl_10-_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/742/pl_211-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/743/pl_2122022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/744/pl_213.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/746/pl_214.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/747/pl_215.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/748/pl_2016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/749/217-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/750/pl_2018-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/751/pl_219-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/752/pl_no220.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/753/pl_no_221.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/754/pl_222-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/755/pl_no_223.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/731/pl_226-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/480/pl_227-2022_17-10-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/745/pl_214.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/756/pl_230.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/136/pl_05-2022_projeto_cavalgada_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/211/pl_07_-2022__ok_site.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/210/pl_08_-_autoria_ricardo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/234/pl_10-2022_concurso_de_decoracao_natalina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/455/pl_12-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/559/pl_14-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/648/pl_16-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/561/pl_17-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/649/pl_18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/496/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/497/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/498/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/499/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/500/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/501/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/503/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/504/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/505/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/506/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/515/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/516/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/46/req._60_ricardinho_15-08.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/122/ccf29082022_0002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/123/ccf29082022_0003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/132/req._67_ricardo_05-09.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/133/req._68-_ricardo_05-09.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/237/req._79-2022_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/238/req._80-2022_ricardo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_81-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_82-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/412/requerimento_83-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/39/01-2022_07-02_ricardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/38/02-_2022__de_07-02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/144/agua_serrinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/146/manutencao_no_interior.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/147/05.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/148/06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/149/07.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/150/08.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/151/09.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/152/10.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/153/11.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/154/12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/155/13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/156/14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/157/15.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/158/16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/159/17.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/160/18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/161/19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/162/20.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/163/21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/164/22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/165/23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/166/24.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/167/25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/168/26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/169/27.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/170/28.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/171/29.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/172/30.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/173/31.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/174/32.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/175/33.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/176/34.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/177/35.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/179/37.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/180/38.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/181/39.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/182/40.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/183/41.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/184/42.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/185/43.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/462/lamapadas_p._train.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/187/45.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/188/46.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/190/48.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_50_01-08-2022_ricardo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/192/52.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/193/53.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/194/55.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/195/56.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_57_jose_joarez_15-09.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_58_ricardo_12-09.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_59_ricardo_12-09.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_60_gilciano_12-09.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/198/parquinho_stos_andrade.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/201/62.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/202/63.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/207/64.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/208/65.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/212/estatuto_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/213/estrada_kuka.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/223/68.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/224/69.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/227/70.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/239/71.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/240/72.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/241/73.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/304/empresa_maringa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/305/toldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/404/76.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/407/par.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_verbal_no_07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_verbal_no08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_verbal_no_10.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_verbal_no_15.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_verbal_no_21.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/138/187.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/140/188.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/141/189.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/142/190.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/196/198.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/197/199.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/199/206.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/200/207.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/209/210.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/214/216.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/215/217.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/216/218.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/217/219.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/218/220.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/219/221.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/221/229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/222/230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/228/236.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/230/238.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/231/239.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/232/240.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/233/245.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/242/241.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/243/242.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/244/243.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/307/256.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/308/257.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/309/258.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/398/estradas_p._pedras_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/399/269.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/400/270.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/401/271.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/402/melhorias_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/403/lombadas_lagoa_e_centro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/406/camp._do_tigre_ll.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/42/pl_no_221.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/220/pl_2272022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/205/pl_226-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/41/pl_no220.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/433/pl_179-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/434/pl_201-2022_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/732/pl_202-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/738/pl_204-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/736/pl_205-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/737/pl_206-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/739/pl_208-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/740/pl_209-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/741/pl_10-_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/742/pl_211-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/743/pl_2122022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/744/pl_213.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/746/pl_214.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/747/pl_215.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/748/pl_2016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/749/217-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/750/pl_2018-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/751/pl_219-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/752/pl_no220.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/753/pl_no_221.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/754/pl_222-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/755/pl_no_223.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/731/pl_226-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/480/pl_227-2022_17-10-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/745/pl_214.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.antonioolinto.pr.leg.br/media/sapl/public/materialegislativa/2022/756/pl_230.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>